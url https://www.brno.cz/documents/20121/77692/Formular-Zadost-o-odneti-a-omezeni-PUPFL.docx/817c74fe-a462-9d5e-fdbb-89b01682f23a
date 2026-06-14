--- v0 (2025-12-05)
+++ v1 (2026-06-14)
@@ -1,54 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3AD93304" w14:textId="77777777" w:rsidR="009B6FA1" w:rsidRPr="00701027" w:rsidRDefault="0095760E" w:rsidP="009B6FA1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F68CB23" wp14:editId="1245B10B">
@@ -242,227 +241,271 @@
       <w:r w:rsidR="0074409E" w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>odnětí pozemků</w:t>
       </w:r>
       <w:r w:rsidR="000F78D9" w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> určených k plnění funkcí lesa </w:t>
       </w:r>
       <w:r w:rsidR="007158A1" w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>(lesních pozemků)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000F3165" w:rsidRPr="007A5F57">
+        <w:t xml:space="preserve">(lesních </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007158A1" w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:t>pozemků)</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3165" w:rsidRPr="007A5F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>٭</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="15A71853" w14:textId="77777777" w:rsidR="000F3165" w:rsidRPr="007A5F57" w:rsidRDefault="00CD19E0" w:rsidP="007158A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="540"/>
         </w:tabs>
         <w:ind w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
       <w:r w:rsidR="000F3165" w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">dočasné odnětí pozemků určených k plnění funkcí lesa </w:t>
       </w:r>
       <w:r w:rsidR="007158A1" w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>(lesních pozemků)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000F3165" w:rsidRPr="007A5F57">
+        <w:t xml:space="preserve">(lesních </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007158A1" w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:t>pozemků)</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3165" w:rsidRPr="007A5F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>٭</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="465CF7E0" w14:textId="77777777" w:rsidR="000F3165" w:rsidRPr="007A5F57" w:rsidRDefault="00CD19E0" w:rsidP="007158A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="540"/>
         </w:tabs>
         <w:ind w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
       <w:r w:rsidR="000F3165" w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">trvalé omezení pozemků určených k plnění funkcí lesa </w:t>
       </w:r>
       <w:r w:rsidR="007158A1" w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>(lesních pozemků)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000F3165" w:rsidRPr="007A5F57">
+        <w:t xml:space="preserve">(lesních </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007158A1" w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:t>pozemků)</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3165" w:rsidRPr="007A5F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>٭</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="779E3067" w14:textId="77777777" w:rsidR="000F3165" w:rsidRPr="007A5F57" w:rsidRDefault="00CD19E0" w:rsidP="007158A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
       <w:r w:rsidR="000F3165" w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">dočasné omezení pozemků určených k plnění funkcí lesa </w:t>
       </w:r>
       <w:r w:rsidR="007158A1" w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>(lesních pozemků)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000F3165" w:rsidRPr="007A5F57">
+        <w:t xml:space="preserve">(lesních </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007158A1" w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:t>pozemků)</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3165" w:rsidRPr="007A5F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>٭</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0AB3CC11" w14:textId="77777777" w:rsidR="00BE5A50" w:rsidRPr="007A5F57" w:rsidRDefault="000F78D9" w:rsidP="00BE5A50">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">podle </w:t>
       </w:r>
       <w:r w:rsidR="000F3165" w:rsidRPr="007A5F57">
         <w:rPr>
@@ -675,59 +718,70 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Název akce:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB5396">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>…………………………………………………………………………………………………………………….</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EB5396">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5630E090" w14:textId="77777777" w:rsidR="00E6602B" w:rsidRPr="007A5F57" w:rsidRDefault="00A130AB" w:rsidP="00146971">
       <w:pPr>
         <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Žadatel:</w:t>
@@ -1485,78 +1539,80 @@
         </w:rPr>
         <w:t xml:space="preserve">Vyjádření </w:t>
       </w:r>
       <w:r w:rsidRPr="000F2FE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>vlastníka</w:t>
       </w:r>
       <w:r w:rsidR="004D4C7F" w:rsidRPr="000F2FE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> / nájemce</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004D4C7F" w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="004D4C7F" w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D4C7F" w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pozemku</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004D4C7F" w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pokud není totožný s žadatelem:           </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C0F2FA2" w14:textId="77777777" w:rsidR="004D4C7F" w:rsidRPr="007A5F57" w:rsidRDefault="00CB10DD" w:rsidP="00CD19E0">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4226,59 +4282,70 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="007A5F57">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">  do </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A5F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  do</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A5F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="dotted"/>
@@ -4336,69 +4403,71 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00631589" w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007A5F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="dotted"/>
         </w:rPr>
@@ -6060,336 +6129,321 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a) Podrobné zdůvodnění požadavku s uvedením údajů o uvažovaném použití pozemků určených k plnění funkcí lesa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DFB0C0B" w14:textId="77777777" w:rsidR="005249AF" w:rsidRPr="000F2FE1" w:rsidRDefault="005249AF" w:rsidP="00CD19E0">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2FE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>b) údaje o celkovém rozsahu pozemků určených k plnění funkcí lesa, jejichž zábor se předpokládá, podle způsobu záboru -</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00281381" w:rsidRPr="000F2FE1">
+        <w:t xml:space="preserve">b) údaje o celkovém rozsahu pozemků určených k plnění funkcí lesa, jejichž zábor se předpokládá, podle způsobu </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F2FE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000F2FE1">
+        <w:t>záboru -</w:t>
+      </w:r>
+      <w:r w:rsidR="00281381" w:rsidRPr="000F2FE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>trvalé nebo dočasné odnětí, trvalé nebo dočasné omezení, u dočasných záborů jeho počátek a konec,</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2FE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>trvalé</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000F2FE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>c) údaje o dotčených pozemcích určených k plnění funkcí lesa podle katastru nemovitostí (obec, katastrální území, parcelní číslo, druh, výměra pozemku, údaje o vlastníku a nájemci pozemku),</w:t>
+        <w:t xml:space="preserve"> nebo dočasné odnětí, trvalé nebo dočasné omezení, u dočasných záborů jeho počátek a konec,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A636802" w14:textId="77777777" w:rsidR="005249AF" w:rsidRPr="000F2FE1" w:rsidRDefault="005249AF" w:rsidP="00CD19E0">
+    <w:p w14:paraId="1309CF53" w14:textId="77777777" w:rsidR="005249AF" w:rsidRPr="000F2FE1" w:rsidRDefault="005249AF" w:rsidP="00CD19E0">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2FE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>d) snímek katastrální mapy s grafickým znázorněním požadovaného záb</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C71D94">
+        <w:t>c) údaje o dotčených pozemcích určených k plnění funkcí lesa podle katastru nemovitostí (obec, katastrální území, parcelní číslo, druh, výměra pozemku, údaje o vlastníku a nájemci pozemku),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A636802" w14:textId="77777777" w:rsidR="005249AF" w:rsidRPr="000F2FE1" w:rsidRDefault="005249AF" w:rsidP="00CD19E0">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>oru, popřípadě geometrický plán</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00631589" w:rsidRPr="000F2FE1">
+      </w:pPr>
+      <w:r w:rsidRPr="000F2FE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001371B8" w:rsidRPr="000F2FE1">
+        <w:t>d) snímek katastrální mapy s grafickým znázorněním požadovaného záb</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71D94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(pokud se jedná o trvalé odnětí části pozemku)</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>oru, popřípadě geometrický plán</w:t>
+      </w:r>
+      <w:r w:rsidR="00631589" w:rsidRPr="000F2FE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000F2FE1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001371B8" w:rsidRPr="000F2FE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>e) údaje lesního hospodářského plánu nebo lesní hospodářské osnovy o lesních porostech na dotčených pozemcích, včetně jejich zařazení do hospodářských souborů a kategorií lesa,</w:t>
+        <w:t>(pokud se jedná o trvalé odnětí části pozemku)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB76510" w14:textId="77777777" w:rsidR="005249AF" w:rsidRPr="000F2FE1" w:rsidRDefault="005249AF" w:rsidP="00CD19E0">
+    <w:p w14:paraId="529A1228" w14:textId="77777777" w:rsidR="005249AF" w:rsidRPr="000F2FE1" w:rsidRDefault="005249AF" w:rsidP="00CD19E0">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2FE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>f) komplexní výpočet náhrad škod na lesních porostech1),2) a předpoklad zvýšených provozních nákladů,</w:t>
+        <w:t>e) údaje lesního hospodářského plánu nebo lesní hospodářské osnovy o lesních porostech na dotčených pozemcích, včetně jejich zařazení do hospodářských souborů a kategorií lesa,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AD2387" w14:textId="77777777" w:rsidR="005249AF" w:rsidRPr="000F2FE1" w:rsidRDefault="005249AF" w:rsidP="00CD19E0">
+    <w:p w14:paraId="1E38D0AE" w14:textId="4527137B" w:rsidR="005249AF" w:rsidRPr="000F2FE1" w:rsidRDefault="00835274" w:rsidP="00CD19E0">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F2FE1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>g) výpočet poplatku za odnětí,3)</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="005249AF" w:rsidRPr="000F2FE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000F2FE1">
+        <w:t>) u dočasného záboru návrh plánu rekultivace, pokud je nezbytný,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182AF453" w14:textId="69C3B1CB" w:rsidR="005249AF" w:rsidRPr="000F2FE1" w:rsidRDefault="00835274" w:rsidP="00CD19E0">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>h) u dočasného záboru návrh plánu rekultivace, pokud je nezbytný,</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000F2FE1">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="005249AF" w:rsidRPr="000F2FE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>i) územní rozhodnutí nebo stanoviska dotčených orgánů státní správy4) v případě, že se územní rozhodnutí nevydává, popřípadě se slučuje územní a stavební řízení,5)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FA59EE" w:rsidRPr="000F2FE1">
+        <w:t>) vyjádření vlastníka a nájemce dotčených pozemků určených k plnění funkcí lesa,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42EBD3FE" w14:textId="7B18A2E4" w:rsidR="00081AB0" w:rsidRPr="007A5F57" w:rsidRDefault="00835274" w:rsidP="00CD19E0">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000F2FE1">
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="005249AF" w:rsidRPr="000F2FE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>j) vyjádření vlastníka a nájemce dotčených pozemků určených k plnění funkcí lesa,</w:t>
+        <w:t>) vyjádření odborného lesního hospodáře nebo právnické či fyzické osoby pověřené touto funkcí.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42EBD3FE" w14:textId="77777777" w:rsidR="00081AB0" w:rsidRPr="007A5F57" w:rsidRDefault="005249AF" w:rsidP="00CD19E0">
-[...22 lines deleted...]
-    <w:p w14:paraId="6C3087D2" w14:textId="77777777" w:rsidR="000F2FE1" w:rsidRPr="000F2FE1" w:rsidRDefault="000F2FE1" w:rsidP="000F2FE1">
+    <w:p w14:paraId="6C3087D2" w14:textId="77777777" w:rsidR="000F2FE1" w:rsidRDefault="000F2FE1" w:rsidP="000F2FE1">
       <w:pPr>
         <w:pStyle w:val="Prosttext1"/>
         <w:ind w:hanging="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2FE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Orgán státní správy lesa může v nezbytných případech požadovat předložení dalších dokladů k posouzení žádosti. Přiložené doklady zůstávají založeny jako součást spisu.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2F69F6E5" w14:textId="77777777" w:rsidR="00835274" w:rsidRPr="000F2FE1" w:rsidRDefault="00835274" w:rsidP="000F2FE1">
+      <w:pPr>
+        <w:pStyle w:val="Prosttext1"/>
+        <w:ind w:hanging="23"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1CD7673F" w14:textId="77777777" w:rsidR="000F2FE1" w:rsidRDefault="000F2FE1" w:rsidP="000F2FE1">
       <w:pPr>
         <w:pStyle w:val="Prosttext1"/>
         <w:ind w:left="256" w:hanging="279"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EA09B5B" w14:textId="77777777" w:rsidR="000F2FE1" w:rsidRPr="000F2FE1" w:rsidRDefault="000F2FE1" w:rsidP="000F2FE1">
       <w:pPr>
         <w:pStyle w:val="Prosttext1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2FE1">
         <w:rPr>
@@ -6495,78 +6549,88 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2FE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">úřední dny: </w:t>
       </w:r>
       <w:r w:rsidR="00005621">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="000F2FE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>o, St: 8</w:t>
+        <w:t xml:space="preserve">o, St: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F2FE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="000F2FE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="000F2FE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – 17</w:t>
       </w:r>
       <w:r w:rsidRPr="000F2FE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000F2FE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> hod.</w:t>
       </w:r>
       <w:r w:rsidR="00005621">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Pá </w:t>
       </w:r>
       <w:r w:rsidR="00005621" w:rsidRPr="000F2FE1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00005621" w:rsidRPr="000F2FE1">
         <w:rPr>
@@ -6597,202 +6661,202 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> hod</w:t>
       </w:r>
       <w:r w:rsidR="00005621">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000F2FE1" w:rsidRPr="000F2FE1" w:rsidSect="000F78D9">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="523DEFE5" w14:textId="77777777" w:rsidR="006A7F6E" w:rsidRDefault="006A7F6E">
+    <w:p w14:paraId="5C2794DE" w14:textId="77777777" w:rsidR="008D19AD" w:rsidRDefault="008D19AD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18334FC1" w14:textId="77777777" w:rsidR="006A7F6E" w:rsidRDefault="006A7F6E">
+    <w:p w14:paraId="5729735A" w14:textId="77777777" w:rsidR="008D19AD" w:rsidRDefault="008D19AD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6BFFE091" w14:textId="77777777" w:rsidR="000F2FE1" w:rsidRPr="007A5F57" w:rsidRDefault="000F2FE1" w:rsidP="000F2FE1">
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="dotted"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007A5F57">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">* </w:t>
     </w:r>
     <w:r w:rsidRPr="000F2FE1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Nehodící se škrtněte</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5256FC75" w14:textId="77777777" w:rsidR="000F2FE1" w:rsidRDefault="000F2FE1">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="746DAA78" w14:textId="77777777" w:rsidR="006A7F6E" w:rsidRDefault="006A7F6E">
+    <w:p w14:paraId="3BCD537F" w14:textId="77777777" w:rsidR="008D19AD" w:rsidRDefault="008D19AD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42EF6804" w14:textId="77777777" w:rsidR="006A7F6E" w:rsidRDefault="006A7F6E">
+    <w:p w14:paraId="2A3C9E63" w14:textId="77777777" w:rsidR="008D19AD" w:rsidRDefault="008D19AD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B0C3F81" w14:textId="77777777" w:rsidR="00894A75" w:rsidRDefault="00894A75" w:rsidP="00EB5396">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:t>Magistrát města Brna</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="35EBB5D5" w14:textId="0E4510CB" w:rsidR="007A5F57" w:rsidRPr="00894A75" w:rsidRDefault="00894A75" w:rsidP="00EB5396">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
@@ -6829,51 +6893,51 @@
       <w:t>Oddělení státní správy lesů, myslivosti a rybářství</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0D76B849" w14:textId="61A9E00D" w:rsidR="00894A75" w:rsidRDefault="00894A75" w:rsidP="00EB5396">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Kounicova 67, 601 67 Brno</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DEA2C7E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6DC6AE20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E4F14DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8072229E"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
@@ -7308,60 +7372,60 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="783615476">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="808397738">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1323125672">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="703016896">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1950352500">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00081AB0"/>
     <w:rsid w:val="00005621"/>
     <w:rsid w:val="00081AB0"/>
     <w:rsid w:val="00095427"/>
     <w:rsid w:val="000D7E12"/>
     <w:rsid w:val="000F2FE1"/>
@@ -7373,65 +7437,68 @@
     <w:rsid w:val="00363FB1"/>
     <w:rsid w:val="003769AB"/>
     <w:rsid w:val="004544C6"/>
     <w:rsid w:val="00480E33"/>
     <w:rsid w:val="00495909"/>
     <w:rsid w:val="004C12CA"/>
     <w:rsid w:val="004D4C7F"/>
     <w:rsid w:val="004E4862"/>
     <w:rsid w:val="005249AF"/>
     <w:rsid w:val="00594E20"/>
     <w:rsid w:val="005F4ED5"/>
     <w:rsid w:val="00620A97"/>
     <w:rsid w:val="00631589"/>
     <w:rsid w:val="00631E98"/>
     <w:rsid w:val="00693430"/>
     <w:rsid w:val="006A7F6E"/>
     <w:rsid w:val="006B2B62"/>
     <w:rsid w:val="00701027"/>
     <w:rsid w:val="007158A1"/>
     <w:rsid w:val="0074409E"/>
     <w:rsid w:val="007A5F57"/>
     <w:rsid w:val="007E791F"/>
     <w:rsid w:val="00814776"/>
     <w:rsid w:val="00822611"/>
     <w:rsid w:val="00834C64"/>
+    <w:rsid w:val="00835274"/>
     <w:rsid w:val="00893A9B"/>
     <w:rsid w:val="00894A75"/>
+    <w:rsid w:val="008D19AD"/>
     <w:rsid w:val="008E0BAA"/>
     <w:rsid w:val="0095760E"/>
     <w:rsid w:val="00982F03"/>
     <w:rsid w:val="009B62BB"/>
     <w:rsid w:val="009B6FA1"/>
     <w:rsid w:val="009F441B"/>
     <w:rsid w:val="009F6129"/>
     <w:rsid w:val="00A130AB"/>
     <w:rsid w:val="00AF5D19"/>
     <w:rsid w:val="00B11C69"/>
     <w:rsid w:val="00B17484"/>
     <w:rsid w:val="00B2037A"/>
     <w:rsid w:val="00B41843"/>
+    <w:rsid w:val="00B45AD0"/>
     <w:rsid w:val="00BE5A50"/>
     <w:rsid w:val="00C10EFB"/>
     <w:rsid w:val="00C71D94"/>
     <w:rsid w:val="00CB10DD"/>
     <w:rsid w:val="00CC0DF2"/>
     <w:rsid w:val="00CD19E0"/>
     <w:rsid w:val="00D65A92"/>
     <w:rsid w:val="00D73F05"/>
     <w:rsid w:val="00D940BC"/>
     <w:rsid w:val="00DA3C63"/>
     <w:rsid w:val="00E21C5D"/>
     <w:rsid w:val="00E6602B"/>
     <w:rsid w:val="00E75C08"/>
     <w:rsid w:val="00E82626"/>
     <w:rsid w:val="00EB5396"/>
     <w:rsid w:val="00F370FE"/>
     <w:rsid w:val="00F76029"/>
     <w:rsid w:val="00F82B65"/>
     <w:rsid w:val="00FA59EE"/>
     <w:rsid w:val="00FD0132"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -7441,51 +7508,51 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6619523C"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{15F9C18F-7DCB-4EA9-8963-0A2D6F5057B5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8054,51 +8121,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EB5396"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
     <w:name w:val="Text bubliny Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Textbubliny"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EB5396"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="759565721">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="759565722">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -8408,68 +8475,68 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1EC9FC2F-0239-4F61-B75D-5A578BC9DE39}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>673</Words>
-  <Characters>3976</Characters>
+  <Words>630</Words>
+  <Characters>3720</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Žádost o odnětí lesního pozemku</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Město Šlapanice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4640</CharactersWithSpaces>
+  <CharactersWithSpaces>4342</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Žádost o odnětí lesního pozemku</dc:title>
   <dc:subject>Žádost</dc:subject>
   <dc:creator>Leo Vidlák</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>