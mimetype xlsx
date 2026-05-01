--- v3 (2026-03-17)
+++ v4 (2026-05-01)
@@ -7,86 +7,86 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\krausovm\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mmbonline.sharepoint.com/PO/Sdilene dokumenty/Dokumenty personální oddělení/VÝBĚROVÁ ŘÍZENÍ/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{AD65B38A-B2F1-43ED-A1B4-9BBAEE6E8128}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="3275" documentId="11_DABEAD3DF6469B5E8F31EEAD135FC3ADC13E8ED4" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C8469FAA-9787-40D7-BE58-CB93384FA5F5}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="255" windowWidth="28695" windowHeight="14985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!#REF!</definedName>
     <definedName name="_Hlk503514059" localSheetId="0">List1!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="361" uniqueCount="251">
   <si>
     <t>Aktuální přehled průběhu výběrových řízení vyhlášených v roce 2025</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>číslo výběrového řízení</t>
   </si>
   <si>
     <t>funkční místo</t>
   </si>
   <si>
     <t>útvar (odbor, úsek, oddělení)</t>
   </si>
   <si>
     <t>termín přihlášek</t>
   </si>
   <si>
     <t>počet přihlášek</t>
   </si>
   <si>
     <t>stav</t>
   </si>
   <si>
@@ -243,69 +243,50 @@
   <si>
     <t>011/2026</t>
   </si>
   <si>
     <t>projektový manažer</t>
   </si>
   <si>
     <t>012/2026</t>
   </si>
   <si>
     <t>referent parkovacích oprávnění a povolení vjezdu - inzerát</t>
   </si>
   <si>
     <t>Odbor dopravy</t>
   </si>
   <si>
     <t>013/2026</t>
   </si>
   <si>
     <t>referent spisovny</t>
   </si>
   <si>
     <t>014/2026</t>
   </si>
   <si>
-    <r>
-[...17 lines deleted...]
-  <si>
     <t>Živnostenský úřad města Brna</t>
   </si>
   <si>
     <t>přihlašování</t>
   </si>
   <si>
     <t>015/2026</t>
   </si>
   <si>
     <t>právník  - inzerát</t>
   </si>
   <si>
     <t>016/2026</t>
   </si>
   <si>
     <t>archivář</t>
   </si>
   <si>
     <t>Archiv města Brna</t>
   </si>
   <si>
     <t>017/2026</t>
   </si>
   <si>
     <t>koordinátor participace obyvatel - inzerát</t>
@@ -326,53 +307,50 @@
     <t>účetní příjmů - inzerát</t>
   </si>
   <si>
     <t>020/2026</t>
   </si>
   <si>
     <t>Odbor investiční</t>
   </si>
   <si>
     <t>021/2026</t>
   </si>
   <si>
     <t>správní referent Odd. správních řízení III</t>
   </si>
   <si>
     <t>022/2026</t>
   </si>
   <si>
     <t>zkušební komisař - 2 FM</t>
   </si>
   <si>
     <t>Odbor registru vozidel a řidičů</t>
   </si>
   <si>
     <t>023/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>referent stavebního úřadu</t>
   </si>
   <si>
     <t>024/2026</t>
   </si>
   <si>
     <t>vedoucí Obvodu stavebního úřadu - 7 FM</t>
   </si>
   <si>
     <t>025/2026</t>
   </si>
   <si>
     <t>vedoucí Referátu stavebního úřadu - 13 FM</t>
   </si>
   <si>
     <t>026/2026</t>
   </si>
   <si>
     <t>referent oceňování</t>
   </si>
   <si>
     <t>027/2026</t>
   </si>
   <si>
     <t>referent správy majetku</t>
   </si>
@@ -398,59 +376,53 @@
     <t>031/2026</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">referent státní správy -  2 FM,  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t>inzerát</t>
     </r>
   </si>
   <si>
     <t>032/2026</t>
   </si>
   <si>
-    <t>zkušební komisař</t>
-[...1 lines deleted...]
-  <si>
     <t>033/2026</t>
   </si>
   <si>
-    <t>metodik veřejného opatrovnictví</t>
-[...1 lines deleted...]
-  <si>
     <t>034/2026</t>
   </si>
   <si>
     <t>vedoucí Oddělení autoškol</t>
   </si>
   <si>
     <t>035/2026</t>
   </si>
   <si>
     <t>036/2026</t>
   </si>
   <si>
     <t>037/2026</t>
   </si>
   <si>
     <t>038/2026</t>
   </si>
   <si>
     <t>039/2026</t>
   </si>
   <si>
     <t>040/2026</t>
   </si>
   <si>
     <t>041/2026</t>
@@ -789,57 +761,218 @@
     <t>152/2026</t>
   </si>
   <si>
     <t>153/2026</t>
   </si>
   <si>
     <t>154/2026</t>
   </si>
   <si>
     <t>155/2026</t>
   </si>
   <si>
     <t>156/2026</t>
   </si>
   <si>
     <t>157/2026</t>
   </si>
   <si>
     <t>158/2026</t>
   </si>
   <si>
     <t>159/2026</t>
   </si>
   <si>
     <t>160/2026</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">právník - správní specialista- </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>prodloužen termín pro podání přihlášek</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">zkušební komisař - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>prodloužen termín pro podání přihlášek</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">metodik veřejného opatrovnictví - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>prodloužen termín pro podání přihlášek</t>
+    </r>
+  </si>
+  <si>
+    <t>účetní</t>
+  </si>
+  <si>
+    <t>Odbor školství a mládeže</t>
+  </si>
+  <si>
+    <t>referent Oddělení správních činností motorových vozidel</t>
+  </si>
+  <si>
+    <t>správní referent Oddělení správních řízení IV</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ekonom - analytik - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>prodloužen termín pro podání přihlášek</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">referent stavebního úřadu </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>- prodloužen termín pro podání přihlášek</t>
+    </r>
+  </si>
+  <si>
+    <t>investiční manažer inženýrských staveb</t>
+  </si>
+  <si>
+    <t>ekonom nájemného</t>
+  </si>
+  <si>
+    <t>referent spisové evidence</t>
+  </si>
+  <si>
+    <t>urbanista</t>
+  </si>
+  <si>
+    <t>geoinformatik</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">metodik spisovny - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>prodloužen termín pro podání přihlášek</t>
+    </r>
+  </si>
+  <si>
+    <t>referent TAXI - 2FM</t>
+  </si>
+  <si>
+    <t>platová/ý účetní</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">právník - správní specialista - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>prodloužen termín pro podání přihlášek</t>
+    </r>
+  </si>
+  <si>
+    <t>technik - energetik - inzerát</t>
+  </si>
+  <si>
+    <t>zkušební komisař - 3 FM</t>
+  </si>
+  <si>
+    <t>referent parkovacích oprávnění</t>
+  </si>
+  <si>
+    <t>projektový manažer staveb</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -856,50 +989,57 @@
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -1392,53 +1532,53 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G173"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="99" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A31" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="2" topLeftCell="A52" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="bottomLeft" activeCell="K46" sqref="K46"/>
+      <selection pane="bottomLeft" activeCell="H63" sqref="H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="74.5703125" customWidth="1"/>
     <col min="4" max="4" width="38.7109375" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="20.5703125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="21" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2"/>
       <c r="B1" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
     </row>
     <row r="2" spans="1:7" s="3" customFormat="1" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
@@ -1499,71 +1639,71 @@
       </c>
       <c r="F4" s="16">
         <v>5</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="26" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="17">
         <v>46008</v>
       </c>
       <c r="F5" s="16">
         <v>2</v>
       </c>
       <c r="G5" s="16" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="17">
         <v>46029</v>
       </c>
       <c r="F6" s="16">
         <v>4</v>
       </c>
       <c r="G6" s="16" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="26" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="25" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="17">
         <v>46029</v>
       </c>
       <c r="F7" s="16">
         <v>10</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="16" t="s">
         <v>22</v>
@@ -1693,111 +1833,111 @@
       </c>
       <c r="F16" s="15">
         <v>6</v>
       </c>
       <c r="G16" s="15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="28" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="18" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="20">
         <v>46045</v>
       </c>
       <c r="F17" s="15">
         <v>4</v>
       </c>
       <c r="G17" s="15" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="18" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="19" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="27">
         <v>46050</v>
       </c>
       <c r="F18" s="19">
         <v>11</v>
       </c>
       <c r="G18" s="19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="19" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="27">
         <v>46051</v>
       </c>
       <c r="F19" s="19">
         <v>10</v>
       </c>
       <c r="G19" s="19" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="20" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="19" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="27">
         <v>46052</v>
       </c>
       <c r="F20" s="19">
         <v>10</v>
       </c>
       <c r="G20" s="19" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="21" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="19" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>46</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="27">
         <v>46052</v>
       </c>
       <c r="F21" s="19">
         <v>9</v>
       </c>
       <c r="G21" s="19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="19" t="s">
         <v>47</v>
@@ -1833,1862 +1973,2023 @@
       </c>
       <c r="F23" s="19">
         <v>28</v>
       </c>
       <c r="G23" s="19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="19" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>54</v>
       </c>
       <c r="D24" s="12" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="27">
         <v>46050</v>
       </c>
       <c r="F24" s="19">
         <v>6</v>
       </c>
       <c r="G24" s="19" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="25" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="19" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>56</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>57</v>
       </c>
       <c r="E25" s="27">
         <v>46057</v>
       </c>
       <c r="F25" s="19">
         <v>16</v>
       </c>
       <c r="G25" s="19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="19" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D26" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E26" s="27">
         <v>46062</v>
       </c>
       <c r="F26" s="19">
         <v>31</v>
       </c>
       <c r="G26" s="19" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="27" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C27" s="31" t="s">
+        <v>229</v>
+      </c>
+      <c r="D27" s="12" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E27" s="27">
         <v>46080</v>
       </c>
       <c r="F27" s="19">
         <v>2</v>
       </c>
       <c r="G27" s="19" t="s">
-        <v>63</v>
+        <v>28</v>
       </c>
     </row>
     <row r="28" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C28" s="12" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D28" s="12" t="s">
         <v>31</v>
       </c>
       <c r="E28" s="27">
         <v>46070</v>
       </c>
       <c r="F28" s="19">
         <v>1</v>
       </c>
       <c r="G28" s="19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="C29" s="12" t="s">
         <v>66</v>
       </c>
-      <c r="C29" s="12" t="s">
+      <c r="D29" s="12" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E29" s="27">
         <v>46072</v>
       </c>
       <c r="F29" s="19">
         <v>15</v>
       </c>
       <c r="G29" s="19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="C30" s="12" t="s">
         <v>69</v>
       </c>
-      <c r="C30" s="12" t="s">
+      <c r="D30" s="12" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E30" s="27">
         <v>46072</v>
       </c>
       <c r="F30" s="19">
         <v>29</v>
       </c>
       <c r="G30" s="19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="31" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="19" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D31" s="12" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E31" s="27">
         <v>46072</v>
       </c>
       <c r="F31" s="19">
         <v>9</v>
       </c>
       <c r="G31" s="19" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="32" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="C32" s="12" t="s">
         <v>74</v>
       </c>
-      <c r="C32" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" s="12" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E32" s="27">
         <v>46072</v>
       </c>
       <c r="F32" s="19">
         <v>17</v>
       </c>
       <c r="G32" s="19" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="33" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="19" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D33" s="12" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E33" s="27">
         <v>46073</v>
       </c>
       <c r="F33" s="19">
         <v>2</v>
       </c>
       <c r="G33" s="19" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="34" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="19" t="s">
+        <v>77</v>
+      </c>
+      <c r="C34" s="12" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D34" s="12" t="s">
         <v>27</v>
       </c>
       <c r="E34" s="27">
         <v>46073</v>
       </c>
       <c r="F34" s="19">
         <v>4</v>
       </c>
       <c r="G34" s="19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="C35" s="12" t="s">
         <v>80</v>
       </c>
-      <c r="C35" s="12" t="s">
+      <c r="D35" s="12" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E35" s="27">
         <v>46081</v>
       </c>
       <c r="F35" s="19">
         <v>0</v>
       </c>
       <c r="G35" s="19" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="36" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="19" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C36" s="12" t="s">
-        <v>84</v>
+        <v>237</v>
       </c>
       <c r="D36" s="12" t="s">
         <v>52</v>
       </c>
       <c r="E36" s="27">
-        <v>46112</v>
+        <v>46173</v>
       </c>
       <c r="F36" s="19">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="G36" s="19" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="37" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="19" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C37" s="12" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D37" s="12" t="s">
         <v>52</v>
       </c>
       <c r="E37" s="27">
         <v>46073</v>
       </c>
       <c r="F37" s="19">
         <v>8</v>
       </c>
       <c r="G37" s="19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="38" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="19" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C38" s="12" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>52</v>
       </c>
       <c r="E38" s="27">
         <v>46073</v>
       </c>
       <c r="F38" s="19">
         <v>15</v>
       </c>
       <c r="G38" s="19" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="39" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="19" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C39" s="12" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D39" s="12" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="27">
         <v>46083</v>
       </c>
       <c r="F39" s="19">
         <v>7</v>
       </c>
       <c r="G39" s="19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="19" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C40" s="12" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="D40" s="12" t="s">
         <v>39</v>
       </c>
       <c r="E40" s="27">
         <v>46070</v>
       </c>
       <c r="F40" s="19">
         <v>7</v>
       </c>
       <c r="G40" s="19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="41" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="19" t="s">
+        <v>91</v>
+      </c>
+      <c r="C41" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="D41" s="12" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E41" s="27">
         <v>46079</v>
       </c>
       <c r="F41" s="19">
         <v>7</v>
       </c>
       <c r="G41" s="19" t="s">
-        <v>63</v>
+        <v>28</v>
       </c>
     </row>
     <row r="42" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="19" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C42" s="9" t="s">
         <v>30</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E42" s="27">
         <v>46084</v>
       </c>
       <c r="F42" s="19">
         <v>10</v>
       </c>
       <c r="G42" s="19" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="43" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="19" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C43" s="12" t="s">
         <v>48</v>
       </c>
       <c r="D43" s="12" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="E43" s="27">
         <v>46085</v>
       </c>
       <c r="F43" s="19">
         <v>15</v>
       </c>
       <c r="G43" s="19" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="44" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="19" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C44" s="13" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="D44" s="12" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E44" s="27">
         <v>46093</v>
       </c>
       <c r="F44" s="19">
         <v>12</v>
       </c>
       <c r="G44" s="19" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="45" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="45" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="19" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>99</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>230</v>
       </c>
       <c r="D45" s="12" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E45" s="27">
-        <v>46099</v>
+        <v>46103</v>
       </c>
       <c r="F45" s="19">
         <v>1</v>
       </c>
       <c r="G45" s="19" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="46" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="46" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="19" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>100</v>
+      </c>
+      <c r="C46" s="13" t="s">
+        <v>231</v>
       </c>
       <c r="D46" s="12" t="s">
         <v>19</v>
       </c>
       <c r="E46" s="27">
-        <v>46098</v>
+        <v>46126</v>
       </c>
       <c r="F46" s="19">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G46" s="19" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="47" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="19" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="C47" s="12" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D47" s="12" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E47" s="27">
         <v>46101</v>
       </c>
       <c r="F47" s="19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G47" s="19" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="48" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="48" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="19" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C48" s="12" t="s">
-        <v>46</v>
+        <v>236</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>44</v>
       </c>
       <c r="E48" s="27">
-        <v>46108</v>
+        <v>46119</v>
       </c>
       <c r="F48" s="19">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G48" s="19" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="49" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="19" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-      <c r="G49" s="19"/>
+        <v>104</v>
+      </c>
+      <c r="C49" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D49" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="E49" s="27">
+        <v>46113</v>
+      </c>
+      <c r="F49" s="19">
+        <v>6</v>
+      </c>
+      <c r="G49" s="19" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="50" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="C50" s="12" t="s">
+        <v>232</v>
+      </c>
+      <c r="D50" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="E50" s="27">
+        <v>46117</v>
+      </c>
+      <c r="F50" s="19">
+        <v>2</v>
+      </c>
+      <c r="G50" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="51" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="C51" s="12" t="s">
+        <v>243</v>
+      </c>
+      <c r="D51" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="E51" s="27">
+        <v>46122</v>
+      </c>
+      <c r="F51" s="19">
+        <v>26</v>
+      </c>
+      <c r="G51" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="52" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="C52" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="D52" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="E52" s="27">
+        <v>46117</v>
+      </c>
+      <c r="F52" s="19">
+        <v>3</v>
+      </c>
+      <c r="G52" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="53" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="19" t="s">
+        <v>108</v>
+      </c>
+      <c r="C53" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="D53" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="E53" s="27">
+        <v>46121</v>
+      </c>
+      <c r="F53" s="19">
+        <v>19</v>
+      </c>
+      <c r="G53" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="54" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="19" t="s">
         <v>109</v>
       </c>
-      <c r="C50" s="12"/>
-[...6 lines deleted...]
-      <c r="B51" s="19" t="s">
+      <c r="C54" s="12" t="s">
+        <v>235</v>
+      </c>
+      <c r="D54" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="E54" s="27">
+        <v>46121</v>
+      </c>
+      <c r="F54" s="19">
+        <v>15</v>
+      </c>
+      <c r="G54" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="55" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="19" t="s">
         <v>110</v>
       </c>
-      <c r="C51" s="12"/>
-[...6 lines deleted...]
-      <c r="B52" s="19" t="s">
+      <c r="C55" s="12" t="s">
+        <v>240</v>
+      </c>
+      <c r="D55" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55" s="27">
+        <v>46126</v>
+      </c>
+      <c r="F55" s="19">
+        <v>18</v>
+      </c>
+      <c r="G55" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="56" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="19" t="s">
         <v>111</v>
       </c>
-      <c r="C52" s="12"/>
-[...6 lines deleted...]
-      <c r="B53" s="19" t="s">
+      <c r="C56" s="12" t="s">
+        <v>241</v>
+      </c>
+      <c r="D56" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E56" s="27">
+        <v>46126</v>
+      </c>
+      <c r="F56" s="19">
+        <v>3</v>
+      </c>
+      <c r="G56" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="57" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B57" s="19" t="s">
         <v>112</v>
       </c>
-      <c r="C53" s="12"/>
-[...6 lines deleted...]
-      <c r="B54" s="19" t="s">
+      <c r="C57" s="13" t="s">
+        <v>246</v>
+      </c>
+      <c r="D57" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="E57" s="27">
+        <v>46142</v>
+      </c>
+      <c r="F57" s="19">
+        <v>1</v>
+      </c>
+      <c r="G57" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="58" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="19" t="s">
         <v>113</v>
       </c>
-      <c r="C54" s="12"/>
-[...6 lines deleted...]
-      <c r="B55" s="19" t="s">
+      <c r="C58" s="12" t="s">
+        <v>239</v>
+      </c>
+      <c r="D58" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="E58" s="27">
+        <v>46127</v>
+      </c>
+      <c r="F58" s="19">
+        <v>8</v>
+      </c>
+      <c r="G58" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="59" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="19" t="s">
         <v>114</v>
       </c>
-      <c r="C55" s="12"/>
-[...6 lines deleted...]
-      <c r="B56" s="19" t="s">
+      <c r="C59" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="D59" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="E59" s="27">
+        <v>46129</v>
+      </c>
+      <c r="F59" s="19">
+        <v>4</v>
+      </c>
+      <c r="G59" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="60" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="19" t="s">
         <v>115</v>
       </c>
-      <c r="C56" s="12"/>
-[...6 lines deleted...]
-      <c r="B57" s="19" t="s">
+      <c r="C60" s="12" t="s">
+        <v>244</v>
+      </c>
+      <c r="D60" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="E60" s="27">
+        <v>46129</v>
+      </c>
+      <c r="F60" s="19">
+        <v>12</v>
+      </c>
+      <c r="G60" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="61" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="19" t="s">
         <v>116</v>
       </c>
-      <c r="C57" s="12"/>
-[...6 lines deleted...]
-      <c r="B58" s="19" t="s">
+      <c r="C61" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="D61" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E61" s="27">
+        <v>46154</v>
+      </c>
+      <c r="F61" s="19">
+        <v>4</v>
+      </c>
+      <c r="G61" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="62" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="19" t="s">
         <v>117</v>
       </c>
-      <c r="C58" s="12"/>
-[...6 lines deleted...]
-      <c r="B59" s="19" t="s">
+      <c r="C62" s="12" t="s">
+        <v>247</v>
+      </c>
+      <c r="D62" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="E62" s="27">
+        <v>46141</v>
+      </c>
+      <c r="F62" s="19">
+        <v>2</v>
+      </c>
+      <c r="G62" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="63" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="19" t="s">
         <v>118</v>
       </c>
-      <c r="C59" s="12"/>
-[...6 lines deleted...]
-      <c r="B60" s="19" t="s">
+      <c r="C63" s="12" t="s">
+        <v>248</v>
+      </c>
+      <c r="D63" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="E63" s="27">
+        <v>46147</v>
+      </c>
+      <c r="F63" s="19">
+        <v>2</v>
+      </c>
+      <c r="G63" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="64" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="19" t="s">
         <v>119</v>
       </c>
-      <c r="C60" s="12"/>
-[...6 lines deleted...]
-      <c r="B61" s="19" t="s">
+      <c r="C64" s="12" t="s">
+        <v>232</v>
+      </c>
+      <c r="D64" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="E64" s="27">
+        <v>46164</v>
+      </c>
+      <c r="F64" s="19">
+        <v>1</v>
+      </c>
+      <c r="G64" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="65" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="19" t="s">
         <v>120</v>
       </c>
-      <c r="C61" s="12"/>
-[...6 lines deleted...]
-      <c r="B62" s="19" t="s">
+      <c r="C65" s="12" t="s">
+        <v>249</v>
+      </c>
+      <c r="D65" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="E65" s="27">
+        <v>46148</v>
+      </c>
+      <c r="F65" s="19">
+        <v>13</v>
+      </c>
+      <c r="G65" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="66" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="19" t="s">
         <v>121</v>
       </c>
-      <c r="C62" s="12"/>
-[...6 lines deleted...]
-      <c r="B63" s="19" t="s">
+      <c r="C66" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="D66" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E66" s="27">
+        <v>46154</v>
+      </c>
+      <c r="F66" s="19">
+        <v>0</v>
+      </c>
+      <c r="G66" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="67" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="19" t="s">
         <v>122</v>
       </c>
-      <c r="C63" s="12"/>
-[...43 lines deleted...]
-      <c r="G67" s="19"/>
+      <c r="C67" s="12" t="s">
+        <v>250</v>
+      </c>
+      <c r="D67" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="E67" s="27">
+        <v>46154</v>
+      </c>
+      <c r="F67" s="19">
+        <v>0</v>
+      </c>
+      <c r="G67" s="19" t="s">
+        <v>62</v>
+      </c>
     </row>
     <row r="68" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B68" s="19" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="C68" s="12"/>
       <c r="D68" s="12"/>
       <c r="E68" s="27"/>
       <c r="F68" s="19"/>
       <c r="G68" s="19"/>
     </row>
     <row r="69" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B69" s="19" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="C69" s="12"/>
       <c r="D69" s="12"/>
       <c r="E69" s="27"/>
       <c r="F69" s="19"/>
       <c r="G69" s="19"/>
     </row>
     <row r="70" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B70" s="19" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="C70" s="12"/>
       <c r="D70" s="12"/>
       <c r="E70" s="27"/>
       <c r="F70" s="19"/>
       <c r="G70" s="19"/>
     </row>
     <row r="71" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B71" s="19" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C71" s="12"/>
       <c r="D71" s="12"/>
       <c r="E71" s="27"/>
       <c r="F71" s="19"/>
       <c r="G71" s="19"/>
     </row>
     <row r="72" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B72" s="19" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C72" s="12"/>
       <c r="D72" s="12"/>
       <c r="E72" s="27"/>
       <c r="F72" s="19"/>
       <c r="G72" s="19"/>
     </row>
     <row r="73" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B73" s="19" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C73" s="12"/>
       <c r="D73" s="12"/>
       <c r="E73" s="27"/>
       <c r="F73" s="19"/>
       <c r="G73" s="19"/>
     </row>
     <row r="74" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B74" s="19" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C74" s="12"/>
       <c r="D74" s="12"/>
       <c r="E74" s="27"/>
       <c r="F74" s="19"/>
       <c r="G74" s="19"/>
     </row>
     <row r="75" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B75" s="19" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C75" s="12"/>
       <c r="D75" s="12"/>
       <c r="E75" s="27"/>
       <c r="F75" s="19"/>
       <c r="G75" s="19"/>
     </row>
     <row r="76" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B76" s="19" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="C76" s="12"/>
       <c r="D76" s="12"/>
       <c r="E76" s="27"/>
       <c r="F76" s="19"/>
       <c r="G76" s="19"/>
     </row>
     <row r="77" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B77" s="19" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C77" s="12"/>
       <c r="D77" s="12"/>
       <c r="E77" s="27"/>
       <c r="F77" s="19"/>
       <c r="G77" s="19"/>
     </row>
     <row r="78" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B78" s="19" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C78" s="12"/>
       <c r="D78" s="12"/>
       <c r="E78" s="27"/>
       <c r="F78" s="19"/>
       <c r="G78" s="19"/>
     </row>
     <row r="79" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B79" s="19" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="C79" s="12"/>
       <c r="D79" s="12"/>
       <c r="E79" s="27"/>
       <c r="F79" s="19"/>
       <c r="G79" s="19"/>
     </row>
     <row r="80" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B80" s="19" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="C80" s="12"/>
       <c r="D80" s="12"/>
       <c r="E80" s="27"/>
       <c r="F80" s="19"/>
       <c r="G80" s="19"/>
     </row>
     <row r="81" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B81" s="19" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C81" s="12"/>
       <c r="D81" s="12"/>
       <c r="E81" s="27"/>
       <c r="F81" s="19"/>
       <c r="G81" s="19"/>
     </row>
     <row r="82" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B82" s="19" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="C82" s="12"/>
       <c r="D82" s="12"/>
       <c r="E82" s="27"/>
       <c r="F82" s="19"/>
       <c r="G82" s="19"/>
     </row>
     <row r="83" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B83" s="19" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C83" s="12"/>
       <c r="D83" s="12"/>
       <c r="E83" s="27"/>
       <c r="F83" s="19"/>
       <c r="G83" s="19"/>
     </row>
     <row r="84" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B84" s="19" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C84" s="12"/>
       <c r="D84" s="12"/>
       <c r="E84" s="27"/>
       <c r="F84" s="19"/>
       <c r="G84" s="19"/>
     </row>
     <row r="85" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B85" s="19" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="C85" s="12"/>
       <c r="D85" s="12"/>
       <c r="E85" s="27"/>
       <c r="F85" s="19"/>
       <c r="G85" s="19"/>
     </row>
     <row r="86" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B86" s="19" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C86" s="12"/>
       <c r="D86" s="12"/>
       <c r="E86" s="27"/>
       <c r="F86" s="19"/>
       <c r="G86" s="19"/>
     </row>
     <row r="87" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B87" s="19" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="C87" s="12"/>
       <c r="D87" s="12"/>
       <c r="E87" s="27"/>
       <c r="F87" s="19"/>
       <c r="G87" s="19"/>
     </row>
     <row r="88" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B88" s="19" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="C88" s="12"/>
       <c r="D88" s="12"/>
       <c r="E88" s="27"/>
       <c r="F88" s="19"/>
       <c r="G88" s="19"/>
     </row>
     <row r="89" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B89" s="19" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C89" s="12"/>
       <c r="D89" s="12"/>
       <c r="E89" s="27"/>
       <c r="F89" s="19"/>
       <c r="G89" s="19"/>
     </row>
     <row r="90" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B90" s="19" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C90" s="12"/>
       <c r="D90" s="12"/>
       <c r="E90" s="27"/>
       <c r="F90" s="19"/>
       <c r="G90" s="19"/>
     </row>
     <row r="91" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B91" s="19" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="C91" s="12"/>
       <c r="D91" s="12"/>
       <c r="E91" s="27"/>
       <c r="F91" s="19"/>
       <c r="G91" s="19"/>
     </row>
     <row r="92" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B92" s="19" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="C92" s="12"/>
       <c r="D92" s="12"/>
       <c r="E92" s="27"/>
       <c r="F92" s="19"/>
       <c r="G92" s="19"/>
     </row>
     <row r="93" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B93" s="19" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C93" s="12"/>
       <c r="D93" s="12"/>
       <c r="E93" s="27"/>
       <c r="F93" s="19"/>
       <c r="G93" s="19"/>
     </row>
     <row r="94" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B94" s="19" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="C94" s="12"/>
       <c r="D94" s="12"/>
       <c r="E94" s="27"/>
       <c r="F94" s="19"/>
       <c r="G94" s="19"/>
     </row>
     <row r="95" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B95" s="19" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="C95" s="12"/>
       <c r="D95" s="12"/>
       <c r="E95" s="27"/>
       <c r="F95" s="19"/>
       <c r="G95" s="19"/>
     </row>
     <row r="96" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B96" s="19" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="C96" s="12"/>
       <c r="D96" s="12"/>
       <c r="E96" s="27"/>
       <c r="F96" s="19"/>
       <c r="G96" s="19"/>
     </row>
     <row r="97" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B97" s="19" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="C97" s="12"/>
       <c r="D97" s="12"/>
       <c r="E97" s="27"/>
       <c r="F97" s="19"/>
       <c r="G97" s="19"/>
     </row>
     <row r="98" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B98" s="19" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="C98" s="12"/>
       <c r="D98" s="12"/>
       <c r="E98" s="27"/>
       <c r="F98" s="19"/>
       <c r="G98" s="19"/>
     </row>
     <row r="99" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B99" s="19" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C99" s="12"/>
       <c r="D99" s="12"/>
       <c r="E99" s="27"/>
       <c r="F99" s="19"/>
       <c r="G99" s="19"/>
     </row>
     <row r="100" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B100" s="19" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C100" s="12"/>
       <c r="D100" s="12"/>
       <c r="E100" s="27"/>
       <c r="F100" s="19"/>
       <c r="G100" s="19"/>
     </row>
     <row r="101" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B101" s="19" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C101" s="11"/>
       <c r="D101" s="11"/>
       <c r="E101" s="29"/>
       <c r="F101" s="29"/>
       <c r="G101" s="29"/>
     </row>
     <row r="102" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B102" s="19" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C102" s="11"/>
       <c r="D102" s="11"/>
       <c r="E102" s="29"/>
       <c r="F102" s="29"/>
       <c r="G102" s="29"/>
     </row>
     <row r="103" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B103" s="19" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C103" s="11"/>
       <c r="D103" s="11"/>
       <c r="E103" s="29"/>
       <c r="F103" s="29"/>
       <c r="G103" s="29"/>
     </row>
     <row r="104" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B104" s="19" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="C104" s="11"/>
       <c r="D104" s="11"/>
       <c r="E104" s="29"/>
       <c r="F104" s="29"/>
       <c r="G104" s="29"/>
     </row>
     <row r="105" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B105" s="19" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C105" s="11"/>
       <c r="D105" s="11"/>
       <c r="E105" s="29"/>
       <c r="F105" s="29"/>
       <c r="G105" s="29"/>
     </row>
     <row r="106" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B106" s="19" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="C106" s="11"/>
       <c r="D106" s="11"/>
       <c r="E106" s="29"/>
       <c r="F106" s="29"/>
       <c r="G106" s="29"/>
     </row>
     <row r="107" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B107" s="19" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="C107" s="11"/>
       <c r="D107" s="11"/>
       <c r="E107" s="29"/>
       <c r="F107" s="29"/>
       <c r="G107" s="29"/>
     </row>
     <row r="108" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B108" s="19" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="C108" s="11"/>
       <c r="D108" s="11"/>
       <c r="E108" s="29"/>
       <c r="F108" s="29"/>
       <c r="G108" s="29"/>
     </row>
     <row r="109" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B109" s="19" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C109" s="11"/>
       <c r="D109" s="11"/>
       <c r="E109" s="29"/>
       <c r="F109" s="29"/>
       <c r="G109" s="29"/>
     </row>
     <row r="110" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B110" s="19" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C110" s="11"/>
       <c r="D110" s="11"/>
       <c r="E110" s="29"/>
       <c r="F110" s="29"/>
       <c r="G110" s="29"/>
     </row>
     <row r="111" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B111" s="19" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C111" s="11"/>
       <c r="D111" s="11"/>
       <c r="E111" s="29"/>
       <c r="F111" s="29"/>
       <c r="G111" s="29"/>
     </row>
     <row r="112" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B112" s="19" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="C112" s="11"/>
       <c r="D112" s="11"/>
       <c r="E112" s="29"/>
       <c r="F112" s="29"/>
       <c r="G112" s="29"/>
     </row>
     <row r="113" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B113" s="19" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="C113" s="11"/>
       <c r="D113" s="11"/>
       <c r="E113" s="29"/>
       <c r="F113" s="29"/>
       <c r="G113" s="29"/>
     </row>
     <row r="114" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B114" s="19" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="C114" s="11"/>
       <c r="D114" s="11"/>
       <c r="E114" s="29"/>
       <c r="F114" s="29"/>
       <c r="G114" s="29"/>
     </row>
     <row r="115" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B115" s="19" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C115" s="11"/>
       <c r="D115" s="11"/>
       <c r="E115" s="29"/>
       <c r="F115" s="29"/>
       <c r="G115" s="29"/>
     </row>
     <row r="116" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B116" s="19" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="C116" s="11"/>
       <c r="D116" s="11"/>
       <c r="E116" s="29"/>
       <c r="F116" s="29"/>
       <c r="G116" s="29"/>
     </row>
     <row r="117" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B117" s="19" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C117" s="11"/>
       <c r="D117" s="11"/>
       <c r="E117" s="29"/>
       <c r="F117" s="29"/>
       <c r="G117" s="29"/>
     </row>
     <row r="118" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B118" s="19" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C118" s="11"/>
       <c r="D118" s="11"/>
       <c r="E118" s="29"/>
       <c r="F118" s="29"/>
       <c r="G118" s="29"/>
     </row>
     <row r="119" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B119" s="19" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="C119" s="11"/>
       <c r="D119" s="11"/>
       <c r="E119" s="29"/>
       <c r="F119" s="29"/>
       <c r="G119" s="29"/>
     </row>
     <row r="120" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B120" s="19" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="C120" s="11"/>
       <c r="D120" s="11"/>
       <c r="E120" s="29"/>
       <c r="F120" s="29"/>
       <c r="G120" s="29"/>
     </row>
     <row r="121" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B121" s="19" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="C121" s="11"/>
       <c r="D121" s="11"/>
       <c r="E121" s="29"/>
       <c r="F121" s="29"/>
       <c r="G121" s="29"/>
     </row>
     <row r="122" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B122" s="19" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C122" s="11"/>
       <c r="D122" s="11"/>
       <c r="E122" s="29"/>
       <c r="F122" s="29"/>
       <c r="G122" s="29"/>
     </row>
     <row r="123" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B123" s="19" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="C123" s="11"/>
       <c r="D123" s="11"/>
       <c r="E123" s="29"/>
       <c r="F123" s="29"/>
       <c r="G123" s="29"/>
     </row>
     <row r="124" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B124" s="19" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C124" s="11"/>
       <c r="D124" s="11"/>
       <c r="E124" s="29"/>
       <c r="F124" s="29"/>
       <c r="G124" s="29"/>
     </row>
     <row r="125" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B125" s="19" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="C125" s="11"/>
       <c r="D125" s="11"/>
       <c r="E125" s="29"/>
       <c r="F125" s="29"/>
       <c r="G125" s="29"/>
     </row>
     <row r="126" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B126" s="19" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="C126" s="11"/>
       <c r="D126" s="11"/>
       <c r="E126" s="29"/>
       <c r="F126" s="29"/>
       <c r="G126" s="29"/>
     </row>
     <row r="127" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B127" s="19" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="C127" s="11"/>
       <c r="D127" s="11"/>
       <c r="E127" s="29"/>
       <c r="F127" s="29"/>
       <c r="G127" s="29"/>
     </row>
     <row r="128" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B128" s="19" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="C128" s="11"/>
       <c r="D128" s="11"/>
       <c r="E128" s="29"/>
       <c r="F128" s="29"/>
       <c r="G128" s="29"/>
     </row>
     <row r="129" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B129" s="19" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="C129" s="11"/>
       <c r="D129" s="11"/>
       <c r="E129" s="29"/>
       <c r="F129" s="29"/>
       <c r="G129" s="29"/>
     </row>
     <row r="130" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B130" s="19" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C130" s="11"/>
       <c r="D130" s="11"/>
       <c r="E130" s="29"/>
       <c r="F130" s="29"/>
       <c r="G130" s="29"/>
     </row>
     <row r="131" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B131" s="30" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="C131" s="11"/>
       <c r="D131" s="11"/>
       <c r="E131" s="29"/>
       <c r="F131" s="29"/>
       <c r="G131" s="29"/>
     </row>
     <row r="132" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B132" s="30" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="C132" s="11"/>
       <c r="D132" s="11"/>
       <c r="E132" s="29"/>
       <c r="F132" s="29"/>
       <c r="G132" s="29"/>
     </row>
     <row r="133" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B133" s="30" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="C133" s="11"/>
       <c r="D133" s="11"/>
       <c r="E133" s="29"/>
       <c r="F133" s="29"/>
       <c r="G133" s="29"/>
     </row>
     <row r="134" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B134" s="19" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C134" s="11"/>
       <c r="D134" s="11"/>
       <c r="E134" s="29"/>
       <c r="F134" s="29"/>
       <c r="G134" s="29"/>
     </row>
     <row r="135" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B135" s="19" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="C135" s="11"/>
       <c r="D135" s="11"/>
       <c r="E135" s="29"/>
       <c r="F135" s="29"/>
       <c r="G135" s="29"/>
     </row>
     <row r="136" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B136" s="19" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="C136" s="11"/>
       <c r="D136" s="11"/>
       <c r="E136" s="29"/>
       <c r="F136" s="29"/>
       <c r="G136" s="29"/>
     </row>
     <row r="137" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B137" s="19" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="C137" s="11"/>
       <c r="D137" s="11"/>
       <c r="E137" s="29"/>
       <c r="F137" s="29"/>
       <c r="G137" s="29"/>
     </row>
     <row r="138" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B138" s="19" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="C138" s="11"/>
       <c r="D138" s="11"/>
       <c r="E138" s="29"/>
       <c r="F138" s="29"/>
       <c r="G138" s="29"/>
     </row>
     <row r="139" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B139" s="19" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="C139" s="11"/>
       <c r="D139" s="11"/>
       <c r="E139" s="29"/>
       <c r="F139" s="29"/>
       <c r="G139" s="29"/>
     </row>
     <row r="140" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B140" s="19" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C140" s="11"/>
       <c r="D140" s="11"/>
       <c r="E140" s="29"/>
       <c r="F140" s="29"/>
       <c r="G140" s="29"/>
     </row>
     <row r="141" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B141" s="19" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="C141" s="11"/>
       <c r="D141" s="11"/>
       <c r="E141" s="29"/>
       <c r="F141" s="29"/>
       <c r="G141" s="29"/>
     </row>
     <row r="142" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B142" s="19" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="C142" s="11"/>
       <c r="D142" s="11"/>
       <c r="E142" s="29"/>
       <c r="F142" s="29"/>
       <c r="G142" s="29"/>
     </row>
     <row r="143" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B143" s="19" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="C143" s="11"/>
       <c r="D143" s="11"/>
       <c r="E143" s="29"/>
       <c r="F143" s="29"/>
       <c r="G143" s="29"/>
     </row>
     <row r="144" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B144" s="19" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="C144" s="11"/>
       <c r="D144" s="11"/>
       <c r="E144" s="29"/>
       <c r="F144" s="29"/>
       <c r="G144" s="29"/>
     </row>
     <row r="145" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B145" s="19" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="C145" s="11"/>
       <c r="D145" s="11"/>
       <c r="E145" s="29"/>
       <c r="F145" s="29"/>
       <c r="G145" s="29"/>
     </row>
     <row r="146" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B146" s="19" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="C146" s="11"/>
       <c r="D146" s="11"/>
       <c r="E146" s="29"/>
       <c r="F146" s="29"/>
       <c r="G146" s="29"/>
     </row>
     <row r="147" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B147" s="19" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="C147" s="11"/>
       <c r="D147" s="11"/>
       <c r="E147" s="29"/>
       <c r="F147" s="29"/>
       <c r="G147" s="29"/>
     </row>
     <row r="148" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B148" s="19" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="C148" s="11"/>
       <c r="D148" s="11"/>
       <c r="E148" s="29"/>
       <c r="F148" s="29"/>
       <c r="G148" s="29"/>
     </row>
     <row r="149" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B149" s="19" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C149" s="11"/>
       <c r="D149" s="11"/>
       <c r="E149" s="29"/>
       <c r="F149" s="29"/>
       <c r="G149" s="29"/>
     </row>
     <row r="150" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B150" s="19" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="C150" s="11"/>
       <c r="D150" s="11"/>
       <c r="E150" s="29"/>
       <c r="F150" s="29"/>
       <c r="G150" s="29"/>
     </row>
     <row r="151" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B151" s="19" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="C151" s="11"/>
       <c r="D151" s="11"/>
       <c r="E151" s="29"/>
       <c r="F151" s="29"/>
       <c r="G151" s="29"/>
     </row>
     <row r="152" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B152" s="19" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C152" s="11"/>
       <c r="D152" s="11"/>
       <c r="E152" s="29"/>
       <c r="F152" s="29"/>
       <c r="G152" s="29"/>
     </row>
     <row r="153" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B153" s="19" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="C153" s="11"/>
       <c r="D153" s="11"/>
       <c r="E153" s="29"/>
       <c r="F153" s="29"/>
       <c r="G153" s="29"/>
     </row>
     <row r="154" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B154" s="19" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="C154" s="11"/>
       <c r="D154" s="11"/>
       <c r="E154" s="29"/>
       <c r="F154" s="29"/>
       <c r="G154" s="29"/>
     </row>
     <row r="155" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B155" s="19" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="C155" s="11"/>
       <c r="D155" s="11"/>
       <c r="E155" s="29"/>
       <c r="F155" s="29"/>
       <c r="G155" s="29"/>
     </row>
     <row r="156" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B156" s="19" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="C156" s="11"/>
       <c r="D156" s="11"/>
       <c r="E156" s="29"/>
       <c r="F156" s="29"/>
       <c r="G156" s="29"/>
     </row>
     <row r="157" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B157" s="19" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="C157" s="11"/>
       <c r="D157" s="11"/>
       <c r="E157" s="29"/>
       <c r="F157" s="29"/>
       <c r="G157" s="29"/>
     </row>
     <row r="158" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B158" s="19" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C158" s="11"/>
       <c r="D158" s="11"/>
       <c r="E158" s="29"/>
       <c r="F158" s="29"/>
       <c r="G158" s="29"/>
     </row>
     <row r="159" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B159" s="19" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="C159" s="11"/>
       <c r="D159" s="11"/>
       <c r="E159" s="29"/>
       <c r="F159" s="29"/>
       <c r="G159" s="29"/>
     </row>
     <row r="160" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B160" s="19" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="C160" s="11"/>
       <c r="D160" s="11"/>
       <c r="E160" s="29"/>
       <c r="F160" s="29"/>
       <c r="G160" s="29"/>
     </row>
     <row r="161" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B161" s="19" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="C161" s="11"/>
       <c r="D161" s="11"/>
       <c r="E161" s="29"/>
       <c r="F161" s="29"/>
       <c r="G161" s="29"/>
     </row>
     <row r="162" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B162" s="19" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="C162" s="11"/>
       <c r="D162" s="11"/>
       <c r="E162" s="29"/>
       <c r="F162" s="29"/>
       <c r="G162" s="29"/>
     </row>
     <row r="163" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B163" s="19" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="C163" s="11"/>
       <c r="D163" s="11"/>
       <c r="E163" s="29"/>
       <c r="F163" s="29"/>
       <c r="G163" s="29"/>
     </row>
     <row r="164" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B164" s="19" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="C164" s="11"/>
       <c r="D164" s="11"/>
       <c r="E164" s="29"/>
       <c r="F164" s="29"/>
       <c r="G164" s="29"/>
     </row>
     <row r="165" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B165" s="19" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="C165" s="11"/>
       <c r="D165" s="11"/>
       <c r="E165" s="29"/>
       <c r="F165" s="29"/>
       <c r="G165" s="29"/>
     </row>
     <row r="166" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B166" s="19" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C166" s="11"/>
       <c r="D166" s="11"/>
       <c r="E166" s="29"/>
       <c r="F166" s="29"/>
       <c r="G166" s="29"/>
     </row>
     <row r="167" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B167" s="19" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="C167" s="11"/>
       <c r="D167" s="11"/>
       <c r="E167" s="29"/>
       <c r="F167" s="29"/>
       <c r="G167" s="29"/>
     </row>
     <row r="168" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B168" s="19" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="C168" s="11"/>
       <c r="D168" s="11"/>
       <c r="E168" s="29"/>
       <c r="F168" s="29"/>
       <c r="G168" s="29"/>
     </row>
     <row r="169" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B169" s="19" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="C169" s="11"/>
       <c r="D169" s="11"/>
       <c r="E169" s="29"/>
       <c r="F169" s="29"/>
       <c r="G169" s="29"/>
     </row>
     <row r="170" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B170" s="19" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="C170" s="11"/>
       <c r="D170" s="11"/>
       <c r="E170" s="29"/>
       <c r="F170" s="29"/>
       <c r="G170" s="29"/>
     </row>
     <row r="171" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B171" s="19" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="C171" s="11"/>
       <c r="D171" s="11"/>
       <c r="E171" s="29"/>
       <c r="F171" s="29"/>
       <c r="G171" s="29"/>
     </row>
     <row r="172" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B172" s="19" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="C172" s="11"/>
       <c r="D172" s="11"/>
       <c r="E172" s="29"/>
       <c r="F172" s="29"/>
       <c r="G172" s="29"/>
     </row>
     <row r="173" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B173" s="19" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="C173" s="11"/>
       <c r="D173" s="11"/>
       <c r="E173" s="29"/>
       <c r="F173" s="29"/>
       <c r="G173" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B12:G12"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
-  <pageSetup paperSize="9" scale="22" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="20" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
-[...44 lines deleted...]
-</spe:Receivers>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="64c94459-a6c5-4cf5-89c0-115a7989494d">MMB0-614764344-186678</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="64c94459-a6c5-4cf5-89c0-115a7989494d">
+      <Url>https://mmbonline.sharepoint.com/PO/_layouts/15/DocIdRedir.aspx?ID=MMB0-614764344-186678</Url>
+      <Description>MMB0-614764344-186678</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010035EED0651334EC488E7FE7DFBF9B904D" ma:contentTypeVersion="7" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="8d60dcf8b1481c7683f5b41a02214717">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="64c94459-a6c5-4cf5-89c0-115a7989494d" xmlns:ns3="1b697df1-33ef-48b3-80f1-7bc5cc96b25a" xmlns:ns4="107ea3ff-ebed-4698-b54c-04cca22f4541" xmlns:ns5="352852a3-b0f9-446f-ba6d-2dabd10762bb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="74eedf3bb65527f0657af5d6eaab9bc0" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="64c94459-a6c5-4cf5-89c0-115a7989494d"/>
     <xsd:import namespace="1b697df1-33ef-48b3-80f1-7bc5cc96b25a"/>
     <xsd:import namespace="107ea3ff-ebed-4698-b54c-04cca22f4541"/>
     <xsd:import namespace="352852a3-b0f9-446f-ba6d-2dabd10762bb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns5:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -3856,166 +4157,196 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78B16EB6-163E-4306-87F2-CE60C937415F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4D32867-12A7-4962-9E81-3C37F080172F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACC7736E-83A5-4258-9662-D63F9BBFD8D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="352852a3-b0f9-446f-ba6d-2dabd10762bb"/>
+    <ds:schemaRef ds:uri="64c94459-a6c5-4cf5-89c0-115a7989494d"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="1b697df1-33ef-48b3-80f1-7bc5cc96b25a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="107ea3ff-ebed-4698-b54c-04cca22f4541"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD6F4D02-1EEB-45A7-9896-EE88F230EFEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="64c94459-a6c5-4cf5-89c0-115a7989494d"/>
     <ds:schemaRef ds:uri="1b697df1-33ef-48b3-80f1-7bc5cc96b25a"/>
     <ds:schemaRef ds:uri="107ea3ff-ebed-4698-b54c-04cca22f4541"/>
     <ds:schemaRef ds:uri="352852a3-b0f9-446f-ba6d-2dabd10762bb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACC7736E-83A5-4258-9662-D63F9BBFD8D0}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78B16EB6-163E-4306-87F2-CE60C937415F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...18 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>List1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>MMB</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>zamecnik</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010035EED0651334EC488E7FE7DFBF9B904D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>978426dc-e2fc-4471-9f5e-003f72b091ef</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb72e71a-0337-4d1e-967d-ec00aa6bf4cf_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb72e71a-0337-4d1e-967d-ec00aa6bf4cf_SetDate">
     <vt:lpwstr>2023-12-12T14:47:51Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_eb72e71a-0337-4d1e-967d-ec00aa6bf4cf_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_eb72e71a-0337-4d1e-967d-ec00aa6bf4cf_Name">