--- v4 (2026-05-01)
+++ v5 (2026-06-15)
@@ -10,83 +10,83 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mmbonline.sharepoint.com/PO/Sdilene dokumenty/Dokumenty personální oddělení/VÝBĚROVÁ ŘÍZENÍ/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3275" documentId="11_DABEAD3DF6469B5E8F31EEAD135FC3ADC13E8ED4" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C8469FAA-9787-40D7-BE58-CB93384FA5F5}"/>
+  <xr:revisionPtr revIDLastSave="3534" documentId="11_DABEAD3DF6469B5E8F31EEAD135FC3ADC13E8ED4" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{145FF765-E9B5-4821-BFA0-C695A0AF8B40}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!#REF!</definedName>
     <definedName name="_Hlk503514059" localSheetId="0">List1!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="361" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="266">
   <si>
     <t>Aktuální přehled průběhu výběrových řízení vyhlášených v roce 2025</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>číslo výběrového řízení</t>
   </si>
   <si>
     <t>funkční místo</t>
   </si>
   <si>
     <t>útvar (odbor, úsek, oddělení)</t>
   </si>
   <si>
     <t>termín přihlášek</t>
   </si>
   <si>
     <t>počet přihlášek</t>
   </si>
   <si>
     <t>stav</t>
   </si>
   <si>
@@ -118,59 +118,63 @@
   </si>
   <si>
     <t>154/2025</t>
   </si>
   <si>
     <t>vedoucí Referátu sociálně-právní ochrany dětí</t>
   </si>
   <si>
     <t>Odbor sociální péče</t>
   </si>
   <si>
     <t>155/2025</t>
   </si>
   <si>
     <t>odborný pracovník poradny Socio Info Point</t>
   </si>
   <si>
     <t>156/2025</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
       </rPr>
       <t xml:space="preserve">sociální pracovník - kontrolor - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
       </rPr>
       <t>prodloužen termín pro podání přihlášek</t>
     </r>
   </si>
   <si>
     <t>Aktuální přehled průběhu výběrových řízení vyhlášených v roce 2026</t>
   </si>
   <si>
     <t>001/2026</t>
   </si>
   <si>
     <t>vedoucí Oddělení správních řízení II</t>
   </si>
   <si>
     <t>Odbor přestupků v dopravě</t>
   </si>
   <si>
     <t>ukončeno</t>
   </si>
   <si>
     <t>002/2026</t>
   </si>
   <si>
     <t>specialista cenových analýz - Inzerát</t>
   </si>
@@ -359,59 +363,63 @@
   </si>
   <si>
     <t>referent majetkové správy</t>
   </si>
   <si>
     <t>Odbor správy majetku</t>
   </si>
   <si>
     <t>029/2026</t>
   </si>
   <si>
     <t>030/2026</t>
   </si>
   <si>
     <t>Organizační odbor</t>
   </si>
   <si>
     <t>031/2026</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
       </rPr>
       <t xml:space="preserve">referent státní správy -  2 FM,  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
       </rPr>
       <t>inzerát</t>
     </r>
   </si>
   <si>
     <t>032/2026</t>
   </si>
   <si>
     <t>033/2026</t>
   </si>
   <si>
     <t>034/2026</t>
   </si>
   <si>
     <t>vedoucí Oddělení autoškol</t>
   </si>
   <si>
     <t>035/2026</t>
   </si>
   <si>
     <t>036/2026</t>
   </si>
   <si>
     <t>037/2026</t>
   </si>
@@ -772,88 +780,98 @@
   <si>
     <t>156/2026</t>
   </si>
   <si>
     <t>157/2026</t>
   </si>
   <si>
     <t>158/2026</t>
   </si>
   <si>
     <t>159/2026</t>
   </si>
   <si>
     <t>160/2026</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">právník - správní specialista- </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
       </rPr>
       <t>prodloužen termín pro podání přihlášek</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
       </rPr>
       <t xml:space="preserve">zkušební komisař - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
       </rPr>
       <t>prodloužen termín pro podání přihlášek</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
       </rPr>
       <t xml:space="preserve">metodik veřejného opatrovnictví - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
       </rPr>
       <t>prodloužen termín pro podání přihlášek</t>
     </r>
   </si>
   <si>
     <t>účetní</t>
   </si>
   <si>
     <t>Odbor školství a mládeže</t>
   </si>
   <si>
     <t>referent Oddělení správních činností motorových vozidel</t>
   </si>
   <si>
     <t>správní referent Oddělení správních řízení IV</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">ekonom - analytik - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Arial"/>
@@ -898,74 +916,135 @@
       <t xml:space="preserve">metodik spisovny - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>prodloužen termín pro podání přihlášek</t>
     </r>
   </si>
   <si>
     <t>referent TAXI - 2FM</t>
   </si>
   <si>
     <t>platová/ý účetní</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
       </rPr>
       <t xml:space="preserve">právník - správní specialista - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
       </rPr>
       <t>prodloužen termín pro podání přihlášek</t>
     </r>
   </si>
   <si>
     <t>technik - energetik - inzerát</t>
   </si>
   <si>
     <t>zkušební komisař - 3 FM</t>
   </si>
   <si>
     <t>referent parkovacích oprávnění</t>
   </si>
   <si>
     <t>projektový manažer staveb</t>
+  </si>
+  <si>
+    <t>vedoucí Referátu místní úpravy provozu na pozemních komunikací</t>
+  </si>
+  <si>
+    <t>referent Oddělení agend řidičů</t>
+  </si>
+  <si>
+    <t>Odbor registu vozidel a řidičů</t>
+  </si>
+  <si>
+    <t>vedoucí referátu, urbanista</t>
+  </si>
+  <si>
+    <t>referent majetkoprávního vypořádání</t>
+  </si>
+  <si>
+    <t>referent majekové správy</t>
+  </si>
+  <si>
+    <t>koordinátor spolupráce - inzerát</t>
+  </si>
+  <si>
+    <t>Odbor kultury</t>
+  </si>
+  <si>
+    <r>
+      <t>účetní příjmů - inzerát -</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> prodloužen termín pro podání přihlášek</t>
+    </r>
+  </si>
+  <si>
+    <t>metodik spiosvny</t>
+  </si>
+  <si>
+    <t>refererent státní správy</t>
+  </si>
+  <si>
+    <t>právník - prodloužen termín pro podání přihlášek</t>
+  </si>
+  <si>
+    <t>právník - správní referent</t>
+  </si>
+  <si>
+    <t>správní referent Oddělení právně ekonomického</t>
+  </si>
+  <si>
+    <t>vedoucí Referátu stavebního úřadu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -977,86 +1056,91 @@
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Symbol"/>
       <family val="1"/>
       <charset val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
+      <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
@@ -1136,56 +1220,108 @@
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
@@ -1210,50 +1346,56 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
     <cellStyle name="Normální 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1532,76 +1674,76 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G173"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="99" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A52" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="2" topLeftCell="A72" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="bottomLeft" activeCell="H63" sqref="H63"/>
+      <selection pane="bottomLeft" activeCell="H73" sqref="H73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="74.5703125" customWidth="1"/>
     <col min="4" max="4" width="38.7109375" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="20.5703125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="21" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2"/>
-      <c r="B1" s="32" t="s">
+      <c r="B1" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="32"/>
-[...3 lines deleted...]
-      <c r="G1" s="32"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
     </row>
     <row r="2" spans="1:7" s="3" customFormat="1" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="30" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
@@ -1679,106 +1821,106 @@
       </c>
       <c r="F6" s="16">
         <v>4</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="26" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="25" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="17">
         <v>46029</v>
       </c>
       <c r="F7" s="16">
         <v>10</v>
       </c>
       <c r="G7" s="16" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="26" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="25" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="17">
         <v>46050</v>
       </c>
       <c r="F8" s="16">
         <v>7</v>
       </c>
       <c r="G8" s="16" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="22"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="23"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
     </row>
     <row r="10" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="22"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="23"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
     </row>
     <row r="11" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="22"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="23"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
     </row>
     <row r="12" spans="1:7" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="32" t="s">
+      <c r="B12" s="36" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="32"/>
-[...3 lines deleted...]
-      <c r="G12" s="32"/>
+      <c r="C12" s="36"/>
+      <c r="D12" s="36"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="36"/>
     </row>
     <row r="13" spans="1:7" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B13" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G13" s="6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="7" t="s">
         <v>25</v>
       </c>
@@ -2207,54 +2349,54 @@
       </c>
       <c r="D35" s="12" t="s">
         <v>81</v>
       </c>
       <c r="E35" s="27">
         <v>46081</v>
       </c>
       <c r="F35" s="19">
         <v>0</v>
       </c>
       <c r="G35" s="19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="36" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="19" t="s">
         <v>82</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>237</v>
       </c>
       <c r="D36" s="12" t="s">
         <v>52</v>
       </c>
       <c r="E36" s="27">
-        <v>46173</v>
+        <v>46203</v>
       </c>
       <c r="F36" s="19">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="G36" s="19" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="37" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="19" t="s">
         <v>83</v>
       </c>
       <c r="C37" s="12" t="s">
         <v>84</v>
       </c>
       <c r="D37" s="12" t="s">
         <v>52</v>
       </c>
       <c r="E37" s="27">
         <v>46073</v>
       </c>
       <c r="F37" s="19">
         <v>8</v>
       </c>
       <c r="G37" s="19" t="s">
         <v>28</v>
       </c>
     </row>
@@ -2413,91 +2555,91 @@
       </c>
       <c r="F45" s="19">
         <v>1</v>
       </c>
       <c r="G45" s="19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="46" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="19" t="s">
         <v>100</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>231</v>
       </c>
       <c r="D46" s="12" t="s">
         <v>19</v>
       </c>
       <c r="E46" s="27">
         <v>46126</v>
       </c>
       <c r="F46" s="19">
         <v>7</v>
       </c>
       <c r="G46" s="19" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
     </row>
     <row r="47" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="19" t="s">
         <v>101</v>
       </c>
       <c r="C47" s="12" t="s">
         <v>102</v>
       </c>
       <c r="D47" s="12" t="s">
         <v>81</v>
       </c>
       <c r="E47" s="27">
         <v>46101</v>
       </c>
       <c r="F47" s="19">
         <v>1</v>
       </c>
       <c r="G47" s="19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="48" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="19" t="s">
         <v>103</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>236</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>44</v>
       </c>
       <c r="E48" s="27">
         <v>46119</v>
       </c>
       <c r="F48" s="19">
         <v>5</v>
       </c>
       <c r="G48" s="19" t="s">
-        <v>62</v>
+        <v>28</v>
       </c>
     </row>
     <row r="49" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="19" t="s">
         <v>104</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>54</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>36</v>
       </c>
       <c r="E49" s="27">
         <v>46113</v>
       </c>
       <c r="F49" s="19">
         <v>6</v>
       </c>
       <c r="G49" s="19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="19" t="s">
         <v>105</v>
@@ -2513,574 +2655,744 @@
       </c>
       <c r="F50" s="19">
         <v>2</v>
       </c>
       <c r="G50" s="19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="51" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="19" t="s">
         <v>106</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>243</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>52</v>
       </c>
       <c r="E51" s="27">
         <v>46122</v>
       </c>
       <c r="F51" s="19">
         <v>26</v>
       </c>
       <c r="G51" s="19" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
     </row>
     <row r="52" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="19" t="s">
         <v>107</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>238</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>76</v>
       </c>
       <c r="E52" s="27">
         <v>46117</v>
       </c>
       <c r="F52" s="19">
         <v>3</v>
       </c>
       <c r="G52" s="19" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="53" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="19" t="s">
         <v>108</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>234</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>81</v>
       </c>
       <c r="E53" s="27">
         <v>46121</v>
       </c>
       <c r="F53" s="19">
         <v>19</v>
       </c>
       <c r="G53" s="19" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="54" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="19" t="s">
         <v>109</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>235</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>27</v>
       </c>
       <c r="E54" s="27">
         <v>46121</v>
       </c>
       <c r="F54" s="19">
         <v>15</v>
       </c>
       <c r="G54" s="19" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="55" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="19" t="s">
         <v>110</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>240</v>
       </c>
       <c r="D55" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E55" s="27">
         <v>46126</v>
       </c>
       <c r="F55" s="19">
         <v>18</v>
       </c>
       <c r="G55" s="19" t="s">
-        <v>62</v>
+        <v>28</v>
       </c>
     </row>
     <row r="56" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="19" t="s">
         <v>111</v>
       </c>
       <c r="C56" s="12" t="s">
         <v>241</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E56" s="27">
         <v>46126</v>
       </c>
       <c r="F56" s="19">
         <v>3</v>
       </c>
       <c r="G56" s="19" t="s">
-        <v>62</v>
+        <v>28</v>
       </c>
     </row>
     <row r="57" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="19" t="s">
         <v>112</v>
       </c>
       <c r="C57" s="13" t="s">
         <v>246</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>61</v>
       </c>
       <c r="E57" s="27">
         <v>46142</v>
       </c>
       <c r="F57" s="19">
         <v>1</v>
       </c>
       <c r="G57" s="19" t="s">
-        <v>62</v>
+        <v>28</v>
       </c>
     </row>
     <row r="58" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="19" t="s">
         <v>113</v>
       </c>
       <c r="C58" s="12" t="s">
         <v>239</v>
       </c>
       <c r="D58" s="12" t="s">
         <v>93</v>
       </c>
       <c r="E58" s="27">
         <v>46127</v>
       </c>
       <c r="F58" s="19">
         <v>8</v>
       </c>
       <c r="G58" s="19" t="s">
-        <v>62</v>
+        <v>28</v>
       </c>
     </row>
     <row r="59" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="19" t="s">
         <v>114</v>
       </c>
       <c r="C59" s="12" t="s">
         <v>242</v>
       </c>
       <c r="D59" s="12" t="s">
         <v>93</v>
       </c>
       <c r="E59" s="27">
         <v>46129</v>
       </c>
       <c r="F59" s="19">
         <v>4</v>
       </c>
       <c r="G59" s="19" t="s">
-        <v>62</v>
+        <v>28</v>
       </c>
     </row>
     <row r="60" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="19" t="s">
         <v>115</v>
       </c>
       <c r="C60" s="12" t="s">
         <v>244</v>
       </c>
       <c r="D60" s="12" t="s">
         <v>57</v>
       </c>
       <c r="E60" s="27">
         <v>46129</v>
       </c>
       <c r="F60" s="19">
         <v>12</v>
       </c>
       <c r="G60" s="19" t="s">
-        <v>62</v>
+        <v>28</v>
       </c>
     </row>
     <row r="61" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="19" t="s">
         <v>116</v>
       </c>
       <c r="C61" s="12" t="s">
         <v>245</v>
       </c>
       <c r="D61" s="12" t="s">
         <v>72</v>
       </c>
       <c r="E61" s="27">
         <v>46154</v>
       </c>
       <c r="F61" s="19">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G61" s="19" t="s">
-        <v>62</v>
+        <v>28</v>
       </c>
     </row>
     <row r="62" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="19" t="s">
         <v>117</v>
       </c>
       <c r="C62" s="12" t="s">
         <v>247</v>
       </c>
       <c r="D62" s="12" t="s">
         <v>93</v>
       </c>
       <c r="E62" s="27">
         <v>46141</v>
       </c>
       <c r="F62" s="19">
         <v>2</v>
       </c>
       <c r="G62" s="19" t="s">
-        <v>62</v>
+        <v>28</v>
       </c>
     </row>
     <row r="63" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="19" t="s">
         <v>118</v>
       </c>
       <c r="C63" s="12" t="s">
         <v>248</v>
       </c>
       <c r="D63" s="12" t="s">
         <v>81</v>
       </c>
       <c r="E63" s="27">
         <v>46147</v>
       </c>
       <c r="F63" s="19">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G63" s="19" t="s">
-        <v>62</v>
+        <v>28</v>
       </c>
     </row>
     <row r="64" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="19" t="s">
         <v>119</v>
       </c>
       <c r="C64" s="12" t="s">
         <v>232</v>
       </c>
       <c r="D64" s="12" t="s">
         <v>233</v>
       </c>
       <c r="E64" s="27">
         <v>46164</v>
       </c>
       <c r="F64" s="19">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G64" s="19" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
     </row>
     <row r="65" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="19" t="s">
         <v>120</v>
       </c>
       <c r="C65" s="12" t="s">
         <v>249</v>
       </c>
       <c r="D65" s="12" t="s">
         <v>57</v>
       </c>
       <c r="E65" s="27">
         <v>46148</v>
       </c>
       <c r="F65" s="19">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G65" s="19" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="66" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="66" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B66" s="19" t="s">
         <v>121</v>
       </c>
       <c r="C66" s="12" t="s">
-        <v>74</v>
+        <v>259</v>
       </c>
       <c r="D66" s="12" t="s">
         <v>72</v>
       </c>
       <c r="E66" s="27">
-        <v>46154</v>
+        <v>46168</v>
       </c>
       <c r="F66" s="19">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G66" s="19" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="67" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="19" t="s">
         <v>122</v>
       </c>
       <c r="C67" s="12" t="s">
         <v>250</v>
       </c>
       <c r="D67" s="12" t="s">
         <v>76</v>
       </c>
       <c r="E67" s="27">
         <v>46154</v>
       </c>
       <c r="F67" s="19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G67" s="19" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="68" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="68" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="19" t="s">
         <v>123</v>
       </c>
-      <c r="C68" s="12"/>
-[...6 lines deleted...]
-      <c r="B69" s="19" t="s">
+      <c r="C68" s="34" t="s">
+        <v>252</v>
+      </c>
+      <c r="D68" s="12" t="s">
+        <v>253</v>
+      </c>
+      <c r="E68" s="27">
+        <v>46161</v>
+      </c>
+      <c r="F68" s="19">
+        <v>19</v>
+      </c>
+      <c r="G68" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="69" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="32" t="s">
         <v>124</v>
       </c>
-      <c r="C69" s="12"/>
-[...5 lines deleted...]
-    <row r="70" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="C69" s="12" t="s">
+        <v>251</v>
+      </c>
+      <c r="D69" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="E69" s="27">
+        <v>46156</v>
+      </c>
+      <c r="F69" s="19">
+        <v>2</v>
+      </c>
+      <c r="G69" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="70" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="19" t="s">
         <v>125</v>
       </c>
-      <c r="C70" s="12"/>
-[...5 lines deleted...]
-    <row r="71" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="C70" s="35" t="s">
+        <v>254</v>
+      </c>
+      <c r="D70" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E70" s="27">
+        <v>46162</v>
+      </c>
+      <c r="F70" s="19">
+        <v>1</v>
+      </c>
+      <c r="G70" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="71" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="19" t="s">
         <v>126</v>
       </c>
-      <c r="C71" s="12"/>
-[...5 lines deleted...]
-    <row r="72" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="C71" s="12" t="s">
+        <v>241</v>
+      </c>
+      <c r="D71" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E71" s="27">
+        <v>46162</v>
+      </c>
+      <c r="F71" s="19">
+        <v>3</v>
+      </c>
+      <c r="G71" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="72" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="19" t="s">
         <v>127</v>
       </c>
-      <c r="C72" s="12"/>
-[...5 lines deleted...]
-    <row r="73" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="C72" s="12" t="s">
+        <v>241</v>
+      </c>
+      <c r="D72" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E72" s="27">
+        <v>46162</v>
+      </c>
+      <c r="F72" s="19">
+        <v>1</v>
+      </c>
+      <c r="G72" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="73" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="19" t="s">
         <v>128</v>
       </c>
-      <c r="C73" s="12"/>
-[...5 lines deleted...]
-    <row r="74" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="C73" s="12" t="s">
+        <v>262</v>
+      </c>
+      <c r="D73" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="E73" s="27">
+        <v>46180</v>
+      </c>
+      <c r="F73" s="19">
+        <v>6</v>
+      </c>
+      <c r="G73" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="74" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="19" t="s">
         <v>129</v>
       </c>
-      <c r="C74" s="12"/>
-[...5 lines deleted...]
-    <row r="75" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="C74" s="12" t="s">
+        <v>255</v>
+      </c>
+      <c r="D74" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="E74" s="27">
+        <v>46169</v>
+      </c>
+      <c r="F74" s="19">
+        <v>6</v>
+      </c>
+      <c r="G74" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="75" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="19" t="s">
         <v>130</v>
       </c>
-      <c r="C75" s="12"/>
-[...5 lines deleted...]
-    <row r="76" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="C75" s="12" t="s">
+        <v>256</v>
+      </c>
+      <c r="D75" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="E75" s="27">
+        <v>46169</v>
+      </c>
+      <c r="F75" s="19">
+        <v>12</v>
+      </c>
+      <c r="G75" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="76" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="19" t="s">
         <v>131</v>
       </c>
-      <c r="C76" s="12"/>
-[...5 lines deleted...]
-    <row r="77" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="C76" s="12" t="s">
+        <v>257</v>
+      </c>
+      <c r="D76" s="12" t="s">
+        <v>258</v>
+      </c>
+      <c r="E76" s="27">
+        <v>46173</v>
+      </c>
+      <c r="F76" s="19">
+        <v>10</v>
+      </c>
+      <c r="G76" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="77" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="19" t="s">
         <v>132</v>
       </c>
-      <c r="C77" s="12"/>
-[...5 lines deleted...]
-    <row r="78" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="C77" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="D77" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="E77" s="27">
+        <v>46169</v>
+      </c>
+      <c r="F77" s="19">
+        <v>10</v>
+      </c>
+      <c r="G77" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="78" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="19" t="s">
         <v>133</v>
       </c>
-      <c r="C78" s="12"/>
-[...5 lines deleted...]
-    <row r="79" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="C78" s="12" t="s">
+        <v>260</v>
+      </c>
+      <c r="D78" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="E78" s="27">
+        <v>46177</v>
+      </c>
+      <c r="F78" s="19">
+        <v>26</v>
+      </c>
+      <c r="G78" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="79" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="19" t="s">
         <v>134</v>
       </c>
-      <c r="C79" s="12"/>
-[...5 lines deleted...]
-    <row r="80" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="C79" s="12" t="s">
+        <v>261</v>
+      </c>
+      <c r="D79" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="E79" s="27">
+        <v>46177</v>
+      </c>
+      <c r="F79" s="19">
+        <v>10</v>
+      </c>
+      <c r="G79" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="80" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="19" t="s">
         <v>135</v>
       </c>
-      <c r="C80" s="12"/>
-[...5 lines deleted...]
-    <row r="81" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="C80" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="D80" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="E80" s="27">
+        <v>46185</v>
+      </c>
+      <c r="F80" s="19">
+        <v>5</v>
+      </c>
+      <c r="G80" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="81" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="19" t="s">
         <v>136</v>
       </c>
-      <c r="C81" s="12"/>
-[...5 lines deleted...]
-    <row r="82" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="C81" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="D81" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="E81" s="27">
+        <v>46185</v>
+      </c>
+      <c r="F81" s="19">
+        <v>8</v>
+      </c>
+      <c r="G81" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="82" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B82" s="19" t="s">
         <v>137</v>
       </c>
-      <c r="C82" s="12"/>
-[...5 lines deleted...]
-    <row r="83" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="C82" s="12" t="s">
+        <v>263</v>
+      </c>
+      <c r="D82" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="E82" s="27">
+        <v>46188</v>
+      </c>
+      <c r="F82" s="19">
+        <v>1</v>
+      </c>
+      <c r="G82" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="83" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B83" s="19" t="s">
         <v>138</v>
       </c>
-      <c r="C83" s="12"/>
-[...5 lines deleted...]
-    <row r="84" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="C83" s="12" t="s">
+        <v>255</v>
+      </c>
+      <c r="D83" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="E83" s="27">
+        <v>46189</v>
+      </c>
+      <c r="F83" s="19">
+        <v>6</v>
+      </c>
+      <c r="G83" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="84" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B84" s="19" t="s">
         <v>139</v>
       </c>
-      <c r="C84" s="12"/>
-[...5 lines deleted...]
-    <row r="85" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="C84" s="12" t="s">
+        <v>265</v>
+      </c>
+      <c r="D84" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="E84" s="27">
+        <v>46195</v>
+      </c>
+      <c r="F84" s="19">
+        <v>1</v>
+      </c>
+      <c r="G84" s="19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="85" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B85" s="19" t="s">
         <v>140</v>
       </c>
       <c r="C85" s="12"/>
       <c r="D85" s="12"/>
       <c r="E85" s="27"/>
       <c r="F85" s="19"/>
       <c r="G85" s="19"/>
     </row>
-    <row r="86" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+    <row r="86" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B86" s="19" t="s">
         <v>141</v>
       </c>
       <c r="C86" s="12"/>
       <c r="D86" s="12"/>
       <c r="E86" s="27"/>
       <c r="F86" s="19"/>
       <c r="G86" s="19"/>
     </row>
-    <row r="87" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+    <row r="87" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="19" t="s">
         <v>142</v>
       </c>
       <c r="C87" s="12"/>
       <c r="D87" s="12"/>
       <c r="E87" s="27"/>
       <c r="F87" s="19"/>
       <c r="G87" s="19"/>
     </row>
-    <row r="88" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+    <row r="88" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B88" s="19" t="s">
         <v>143</v>
       </c>
       <c r="C88" s="12"/>
       <c r="D88" s="12"/>
       <c r="E88" s="27"/>
       <c r="F88" s="19"/>
       <c r="G88" s="19"/>
     </row>
     <row r="89" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B89" s="19" t="s">
         <v>144</v>
       </c>
       <c r="C89" s="12"/>
       <c r="D89" s="12"/>
       <c r="E89" s="27"/>
       <c r="F89" s="19"/>
       <c r="G89" s="19"/>
     </row>
     <row r="90" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B90" s="19" t="s">
         <v>145</v>
       </c>
       <c r="C90" s="12"/>
       <c r="D90" s="12"/>
@@ -3903,114 +4215,109 @@
         <v>227</v>
       </c>
       <c r="C172" s="11"/>
       <c r="D172" s="11"/>
       <c r="E172" s="29"/>
       <c r="F172" s="29"/>
       <c r="G172" s="29"/>
     </row>
     <row r="173" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B173" s="19" t="s">
         <v>228</v>
       </c>
       <c r="C173" s="11"/>
       <c r="D173" s="11"/>
       <c r="E173" s="29"/>
       <c r="F173" s="29"/>
       <c r="G173" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B12:G12"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
-  <pageSetup paperSize="9" scale="20" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="22" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_dlc_DocId xmlns="64c94459-a6c5-4cf5-89c0-115a7989494d">MMB0-614764344-186678</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="64c94459-a6c5-4cf5-89c0-115a7989494d">
       <Url>https://mmbonline.sharepoint.com/PO/_layouts/15/DocIdRedir.aspx?ID=MMB0-614764344-186678</Url>
       <Description>MMB0-614764344-186678</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="64c94459-a6c5-4cf5-89c0-115a7989494d" xmlns:ns3="1b697df1-33ef-48b3-80f1-7bc5cc96b25a" xmlns:ns4="107ea3ff-ebed-4698-b54c-04cca22f4541" xmlns:ns5="352852a3-b0f9-446f-ba6d-2dabd10762bb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="74eedf3bb65527f0657af5d6eaab9bc0" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010035EED0651334EC488E7FE7DFBF9B904D" ma:contentTypeVersion="11" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="7e29d614d93c9c9d7b72c3ee33ceb8e9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="64c94459-a6c5-4cf5-89c0-115a7989494d" xmlns:ns3="1b697df1-33ef-48b3-80f1-7bc5cc96b25a" xmlns:ns4="107ea3ff-ebed-4698-b54c-04cca22f4541" xmlns:ns5="352852a3-b0f9-446f-ba6d-2dabd10762bb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d8ae93a0442eab45b22fdc770eb2b388" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="64c94459-a6c5-4cf5-89c0-115a7989494d"/>
     <xsd:import namespace="1b697df1-33ef-48b3-80f1-7bc5cc96b25a"/>
     <xsd:import namespace="107ea3ff-ebed-4698-b54c-04cca22f4541"/>
     <xsd:import namespace="352852a3-b0f9-446f-ba6d-2dabd10762bb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns5:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="64c94459-a6c5-4cf5-89c0-115a7989494d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Hodnota ID dokumentu" ma:description="Hodnota ID dokumentu přiřazená této položce" ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="ID dokumentu" ma:description="Trvalý odkaz na tento dokument" ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -4021,50 +4328,70 @@
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1b697df1-33ef-48b3-80f1-7bc5cc96b25a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="15" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="16" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="107ea3ff-ebed-4698-b54c-04cca22f4541" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -4157,196 +4484,204 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACC7736E-83A5-4258-9662-D63F9BBFD8D0}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="352852a3-b0f9-446f-ba6d-2dabd10762bb"/>
     <ds:schemaRef ds:uri="64c94459-a6c5-4cf5-89c0-115a7989494d"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="1b697df1-33ef-48b3-80f1-7bc5cc96b25a"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="107ea3ff-ebed-4698-b54c-04cca22f4541"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="1b697df1-33ef-48b3-80f1-7bc5cc96b25a"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD6F4D02-1EEB-45A7-9896-EE88F230EFEC}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13FED8CE-3C83-4705-9A8C-5292461B3213}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="64c94459-a6c5-4cf5-89c0-115a7989494d"/>
     <ds:schemaRef ds:uri="1b697df1-33ef-48b3-80f1-7bc5cc96b25a"/>
     <ds:schemaRef ds:uri="107ea3ff-ebed-4698-b54c-04cca22f4541"/>
     <ds:schemaRef ds:uri="352852a3-b0f9-446f-ba6d-2dabd10762bb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78B16EB6-163E-4306-87F2-CE60C937415F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4D32867-12A7-4962-9E81-3C37F080172F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>List1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>MMB</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>zamecnik</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010035EED0651334EC488E7FE7DFBF9B904D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>978426dc-e2fc-4471-9f5e-003f72b091ef</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb72e71a-0337-4d1e-967d-ec00aa6bf4cf_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb72e71a-0337-4d1e-967d-ec00aa6bf4cf_SetDate">
     <vt:lpwstr>2023-12-12T14:47:51Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_eb72e71a-0337-4d1e-967d-ec00aa6bf4cf_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_eb72e71a-0337-4d1e-967d-ec00aa6bf4cf_Name">