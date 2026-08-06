--- v5 (2026-06-15)
+++ v6 (2026-08-06)
@@ -10,351 +10,326 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mmbonline.sharepoint.com/PO/Sdilene dokumenty/Dokumenty personální oddělení/VÝBĚROVÁ ŘÍZENÍ/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3534" documentId="11_DABEAD3DF6469B5E8F31EEAD135FC3ADC13E8ED4" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{145FF765-E9B5-4821-BFA0-C695A0AF8B40}"/>
+  <xr:revisionPtr revIDLastSave="3886" documentId="11_DABEAD3DF6469B5E8F31EEAD135FC3ADC13E8ED4" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A25B6D3B-DFA5-4DC1-B76B-30F4FB9B93D7}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!#REF!</definedName>
     <definedName name="_Hlk503514059" localSheetId="0">List1!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="266">
-[...1 lines deleted...]
-    <t>Aktuální přehled průběhu výběrových řízení vyhlášených v roce 2025</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="458" uniqueCount="278">
+  <si>
+    <t>Aktuální přehled průběhu výběrových řízení vyhlášených v roce 2026</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>číslo výběrového řízení</t>
   </si>
   <si>
     <t>funkční místo</t>
   </si>
   <si>
     <t>útvar (odbor, úsek, oddělení)</t>
   </si>
   <si>
     <t>termín přihlášek</t>
   </si>
   <si>
     <t>počet přihlášek</t>
   </si>
   <si>
     <t>stav</t>
   </si>
   <si>
     <t>123/2025</t>
   </si>
   <si>
     <t>urbanista - prodloužen termín pro podání přihlášek</t>
   </si>
   <si>
     <t>Odbor územního plánování a rozvoje</t>
   </si>
   <si>
-    <t>probíhá výběr</t>
+    <t>ukončeno</t>
   </si>
   <si>
     <t>124/2025</t>
   </si>
   <si>
     <t>vedoucí referátu, urbanista -prodloužen termín pro podání přihlášek</t>
   </si>
   <si>
-    <t>146/2025</t>
-[...23 lines deleted...]
-    <t>156/2025</t>
+    <t>001/2026</t>
+  </si>
+  <si>
+    <t>vedoucí Oddělení správních řízení II</t>
+  </si>
+  <si>
+    <t>Odbor přestupků v dopravě</t>
+  </si>
+  <si>
+    <t>002/2026</t>
+  </si>
+  <si>
+    <t>specialista cenových analýz - Inzerát</t>
+  </si>
+  <si>
+    <t>Majetkový odbor</t>
+  </si>
+  <si>
+    <t>003/2026</t>
+  </si>
+  <si>
+    <t>právník - prodloužen termín pro podání přihlášky</t>
+  </si>
+  <si>
+    <t>004/2026</t>
+  </si>
+  <si>
+    <t>právník</t>
+  </si>
+  <si>
+    <t>Bytový odbor</t>
+  </si>
+  <si>
+    <t>005/2026</t>
+  </si>
+  <si>
+    <t>referent Informačního střediska</t>
+  </si>
+  <si>
+    <t>Odbor vnitřních věcí</t>
+  </si>
+  <si>
+    <t>006/2026</t>
+  </si>
+  <si>
+    <t>koordinátor stanovisek</t>
+  </si>
+  <si>
+    <t>007/2026</t>
+  </si>
+  <si>
+    <t>ekonom</t>
+  </si>
+  <si>
+    <t>Odbor sportu</t>
+  </si>
+  <si>
+    <t>008/2026</t>
+  </si>
+  <si>
+    <t>ekonom - analytik</t>
+  </si>
+  <si>
+    <t>009/2026</t>
+  </si>
+  <si>
+    <t>odborný referent</t>
+  </si>
+  <si>
+    <t>Odbor zdraví</t>
+  </si>
+  <si>
+    <t>010/2026</t>
+  </si>
+  <si>
+    <t>referent spisovny - 3 FM</t>
+  </si>
+  <si>
+    <t>Odbor stavebního řádu</t>
+  </si>
+  <si>
+    <t>011/2026</t>
+  </si>
+  <si>
+    <t>projektový manažer</t>
+  </si>
+  <si>
+    <t>012/2026</t>
+  </si>
+  <si>
+    <t>referent parkovacích oprávnění a povolení vjezdu - inzerát</t>
+  </si>
+  <si>
+    <t>Odbor dopravy</t>
+  </si>
+  <si>
+    <t>013/2026</t>
+  </si>
+  <si>
+    <t>referent spisovny</t>
+  </si>
+  <si>
+    <t>014/2026</t>
   </si>
   <si>
     <r>
-      <rPr>
-[...6 lines deleted...]
-      <t xml:space="preserve">sociální pracovník - kontrolor - </t>
+      <t xml:space="preserve">právník - správní specialista- </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>prodloužen termín pro podání přihlášek</t>
     </r>
   </si>
   <si>
-    <t>Aktuální přehled průběhu výběrových řízení vyhlášených v roce 2026</t>
-[...109 lines deleted...]
-  <si>
     <t>Živnostenský úřad města Brna</t>
   </si>
   <si>
+    <t>015/2026</t>
+  </si>
+  <si>
+    <t>právník  - inzerát</t>
+  </si>
+  <si>
+    <t>016/2026</t>
+  </si>
+  <si>
+    <t>archivář</t>
+  </si>
+  <si>
+    <t>Archiv města Brna</t>
+  </si>
+  <si>
+    <t>017/2026</t>
+  </si>
+  <si>
+    <t>koordinátor participace obyvatel - inzerát</t>
+  </si>
+  <si>
+    <t>Odbor participace</t>
+  </si>
+  <si>
+    <t>018/2026</t>
+  </si>
+  <si>
+    <t>Odbor rozpočtu a financování</t>
+  </si>
+  <si>
+    <t>019/2026</t>
+  </si>
+  <si>
+    <t>účetní příjmů - inzerát</t>
+  </si>
+  <si>
+    <t>020/2026</t>
+  </si>
+  <si>
+    <t>Odbor investiční</t>
+  </si>
+  <si>
+    <t>021/2026</t>
+  </si>
+  <si>
+    <t>správní referent Odd. správních řízení III</t>
+  </si>
+  <si>
+    <t>022/2026</t>
+  </si>
+  <si>
+    <t>zkušební komisař - 2 FM</t>
+  </si>
+  <si>
+    <t>Odbor registru vozidel a řidičů</t>
+  </si>
+  <si>
+    <t>023/2026</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">referent stavebního úřadu </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>- prodloužen termín pro podání přihlášek</t>
+    </r>
+  </si>
+  <si>
     <t>přihlašování</t>
-  </si>
-[...58 lines deleted...]
-    <t>023/2026</t>
   </si>
   <si>
     <t>024/2026</t>
   </si>
   <si>
     <t>vedoucí Obvodu stavebního úřadu - 7 FM</t>
   </si>
   <si>
     <t>025/2026</t>
   </si>
   <si>
     <t>vedoucí Referátu stavebního úřadu - 13 FM</t>
   </si>
   <si>
     <t>026/2026</t>
   </si>
   <si>
     <t>referent oceňování</t>
   </si>
   <si>
     <t>027/2026</t>
   </si>
   <si>
     <t>referent správy majetku</t>
   </si>
@@ -384,763 +359,923 @@
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">referent státní správy -  2 FM,  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>inzerát</t>
     </r>
   </si>
   <si>
     <t>032/2026</t>
   </si>
   <si>
-    <t>033/2026</t>
-[...401 lines deleted...]
-  <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">zkušební komisař - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>prodloužen termín pro podání přihlášek</t>
     </r>
   </si>
   <si>
+    <t>033/2026</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">metodik veřejného opatrovnictví - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>prodloužen termín pro podání přihlášek</t>
     </r>
   </si>
   <si>
-    <t>účetní</t>
-[...8 lines deleted...]
-    <t>správní referent Oddělení správních řízení IV</t>
+    <t>Odbor sociální péče</t>
+  </si>
+  <si>
+    <t>probíhá výběr</t>
+  </si>
+  <si>
+    <t>034/2026</t>
+  </si>
+  <si>
+    <t>vedoucí Oddělení autoškol</t>
+  </si>
+  <si>
+    <t>035/2026</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">ekonom - analytik - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>prodloužen termín pro podání přihlášek</t>
     </r>
   </si>
   <si>
-    <r>
-[...26 lines deleted...]
-    <t>geoinformatik</t>
+    <t>036/2026</t>
+  </si>
+  <si>
+    <t>037/2026</t>
+  </si>
+  <si>
+    <t>účetní</t>
+  </si>
+  <si>
+    <t>Odbor školství a mládeže</t>
+  </si>
+  <si>
+    <t>038/2026</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">metodik spisovny - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>prodloužen termín pro podání přihlášek</t>
     </r>
   </si>
   <si>
-    <t>referent TAXI - 2FM</t>
-[...2 lines deleted...]
-    <t>platová/ý účetní</t>
+    <t>039/2026</t>
+  </si>
+  <si>
+    <t>investiční manažer inženýrských staveb</t>
+  </si>
+  <si>
+    <t>040/2026</t>
+  </si>
+  <si>
+    <t>referent Oddělení správních činností motorových vozidel</t>
+  </si>
+  <si>
+    <t>041/2026</t>
+  </si>
+  <si>
+    <t>správní referent Oddělení správních řízení IV</t>
+  </si>
+  <si>
+    <t>042/2026</t>
+  </si>
+  <si>
+    <t>referent spisové evidence</t>
+  </si>
+  <si>
+    <t>043/2026</t>
+  </si>
+  <si>
+    <t>urbanista</t>
+  </si>
+  <si>
+    <t>044/2026</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">právník - správní specialista - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>prodloužen termín pro podání přihlášek</t>
     </r>
   </si>
   <si>
+    <t>045/2026</t>
+  </si>
+  <si>
+    <t>ekonom nájemného</t>
+  </si>
+  <si>
+    <t>046/2026</t>
+  </si>
+  <si>
+    <t>geoinformatik</t>
+  </si>
+  <si>
+    <t>047/2026</t>
+  </si>
+  <si>
+    <t>referent TAXI - 2FM</t>
+  </si>
+  <si>
+    <t>048/2026</t>
+  </si>
+  <si>
+    <t>platová/ý účetní</t>
+  </si>
+  <si>
+    <t>049/2026</t>
+  </si>
+  <si>
     <t>technik - energetik - inzerát</t>
   </si>
   <si>
+    <t>050/2026</t>
+  </si>
+  <si>
     <t>zkušební komisař - 3 FM</t>
   </si>
   <si>
+    <t>051/2026</t>
+  </si>
+  <si>
+    <t>052/2026</t>
+  </si>
+  <si>
     <t>referent parkovacích oprávnění</t>
   </si>
   <si>
-    <t>projektový manažer staveb</t>
-[...23 lines deleted...]
-    <t>Odbor kultury</t>
+    <t>053/2026</t>
   </si>
   <si>
     <r>
       <t>účetní příjmů - inzerát -</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> prodloužen termín pro podání přihlášek</t>
     </r>
   </si>
   <si>
-    <t>metodik spiosvny</t>
+    <t>054/2026</t>
+  </si>
+  <si>
+    <t>projektový manažer staveb</t>
+  </si>
+  <si>
+    <t>055/2026</t>
+  </si>
+  <si>
+    <t>referent Oddělení agend řidičů</t>
+  </si>
+  <si>
+    <t>Odbor registu vozidel a řidičů</t>
+  </si>
+  <si>
+    <t>056/2026</t>
+  </si>
+  <si>
+    <t>vedoucí Referátu místní úpravy provozu na pozemních komunikací</t>
+  </si>
+  <si>
+    <t>057/2026</t>
+  </si>
+  <si>
+    <t>vedoucí referátu, urbanista</t>
+  </si>
+  <si>
+    <t>058/2026</t>
+  </si>
+  <si>
+    <t>059/2026</t>
+  </si>
+  <si>
+    <t>060/2026</t>
+  </si>
+  <si>
+    <t>právník - prodloužen termín pro podání přihlášek</t>
+  </si>
+  <si>
+    <t>061/2026</t>
+  </si>
+  <si>
+    <t>referent majetkoprávního vypořádání</t>
+  </si>
+  <si>
+    <t>062/2026</t>
+  </si>
+  <si>
+    <t>referent majekové správy</t>
+  </si>
+  <si>
+    <t>063/2026</t>
+  </si>
+  <si>
+    <t>koordinátor spolupráce - inzerát</t>
+  </si>
+  <si>
+    <t>Odbor kultury</t>
+  </si>
+  <si>
+    <t>064/2026</t>
+  </si>
+  <si>
+    <t>065/2026</t>
+  </si>
+  <si>
+    <t>metodik spisovny</t>
+  </si>
+  <si>
+    <t>066/2026</t>
   </si>
   <si>
     <t>refererent státní správy</t>
   </si>
   <si>
-    <t>právník - prodloužen termín pro podání přihlášek</t>
-[...2 lines deleted...]
-    <t>právník - správní referent</t>
+    <t>067/2026</t>
+  </si>
+  <si>
+    <t>068/2026</t>
   </si>
   <si>
     <t>správní referent Oddělení právně ekonomického</t>
   </si>
   <si>
+    <t>069/2026</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">právník - správní referent - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>prodloužen termín pro podání přihlášek</t>
+    </r>
+  </si>
+  <si>
+    <t>070/2026</t>
+  </si>
+  <si>
+    <t>071/2026</t>
+  </si>
+  <si>
     <t>vedoucí Referátu stavebního úřadu</t>
+  </si>
+  <si>
+    <t>072/2026</t>
+  </si>
+  <si>
+    <t>provozní pracovník</t>
+  </si>
+  <si>
+    <t>073/2026</t>
+  </si>
+  <si>
+    <t>074/2026</t>
+  </si>
+  <si>
+    <t>právník, inzerát (DU)</t>
+  </si>
+  <si>
+    <t>075/2026</t>
+  </si>
+  <si>
+    <r>
+      <t>referent exekucí -</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>prodloužen termín pro podání přihlášek</t>
+    </r>
+  </si>
+  <si>
+    <t>Odbor životního prostředí</t>
+  </si>
+  <si>
+    <t>076/2026</t>
+  </si>
+  <si>
+    <t>vedoucí odboru</t>
+  </si>
+  <si>
+    <t>077/2026</t>
+  </si>
+  <si>
+    <t>078/2026</t>
+  </si>
+  <si>
+    <t>079/2026</t>
+  </si>
+  <si>
+    <t>správní referent</t>
+  </si>
+  <si>
+    <t>080/2026</t>
+  </si>
+  <si>
+    <t>referent majetkoprávního vypořádání - prodloužen termín pro podání přihlášek</t>
+  </si>
+  <si>
+    <t>081/2026</t>
+  </si>
+  <si>
+    <t>pobíhá výběr</t>
+  </si>
+  <si>
+    <t>082/2026</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">platová účetní -  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Inzerát</t>
+    </r>
+  </si>
+  <si>
+    <t>083/2026</t>
+  </si>
+  <si>
+    <t>metodik</t>
+  </si>
+  <si>
+    <t>084/2026</t>
+  </si>
+  <si>
+    <t>sociální pracovník - kontrolor</t>
+  </si>
+  <si>
+    <t>085/2026</t>
+  </si>
+  <si>
+    <t>sociální pracovník</t>
+  </si>
+  <si>
+    <t>086/2026</t>
+  </si>
+  <si>
+    <t>087/2026</t>
+  </si>
+  <si>
+    <t>domovník – bytový preventista - DPP</t>
+  </si>
+  <si>
+    <t>088/2026</t>
+  </si>
+  <si>
+    <t>referent správních činností</t>
+  </si>
+  <si>
+    <t>Odbor správních činností</t>
+  </si>
+  <si>
+    <t>089/2026</t>
+  </si>
+  <si>
+    <t>090/2026</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">vedoucí oddělení - manažer kybernetické bezpečnosti - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>prodloužen termín pro podání přihlášek</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">4. úsek </t>
+  </si>
+  <si>
+    <t>091/2026</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">aplikační specialista -  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>inzerát - prodloužen termín pro podání přihlášek</t>
+    </r>
+  </si>
+  <si>
+    <t>092/2026</t>
+  </si>
+  <si>
+    <t>metodik účetnictví - hlavní účetní</t>
+  </si>
+  <si>
+    <t>093/2026</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">účetní příjmů - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Inzerát</t>
+    </r>
+  </si>
+  <si>
+    <t>094/2026</t>
+  </si>
+  <si>
+    <t>vedoucí Úseku tajemníka</t>
+  </si>
+  <si>
+    <t>Úsek tajemníka</t>
+  </si>
+  <si>
+    <t>095/2026</t>
+  </si>
+  <si>
+    <t>096/2026</t>
+  </si>
+  <si>
+    <t>097/2026</t>
+  </si>
+  <si>
+    <t>098/2026</t>
+  </si>
+  <si>
+    <t>099/2026</t>
+  </si>
+  <si>
+    <t>100/2026</t>
+  </si>
+  <si>
+    <t>101/2026</t>
+  </si>
+  <si>
+    <t>102/2026</t>
+  </si>
+  <si>
+    <t>103/2026</t>
+  </si>
+  <si>
+    <t>104/2026</t>
+  </si>
+  <si>
+    <t>105/2026</t>
+  </si>
+  <si>
+    <t>106/2026</t>
+  </si>
+  <si>
+    <t>107/2026</t>
+  </si>
+  <si>
+    <t>108/2026</t>
+  </si>
+  <si>
+    <t>109/2026</t>
+  </si>
+  <si>
+    <t>110/2026</t>
+  </si>
+  <si>
+    <t>111/2026</t>
+  </si>
+  <si>
+    <t>112/2026</t>
+  </si>
+  <si>
+    <t>113/2026</t>
+  </si>
+  <si>
+    <t>114/2026</t>
+  </si>
+  <si>
+    <t>115/2026</t>
+  </si>
+  <si>
+    <t>116/2026</t>
+  </si>
+  <si>
+    <t>117/2026</t>
+  </si>
+  <si>
+    <t>118/2026</t>
+  </si>
+  <si>
+    <t>119/2026</t>
+  </si>
+  <si>
+    <t>120/2026</t>
+  </si>
+  <si>
+    <t>121/2026</t>
+  </si>
+  <si>
+    <t>122/2026</t>
+  </si>
+  <si>
+    <t>123/2026</t>
+  </si>
+  <si>
+    <t>124/2026</t>
+  </si>
+  <si>
+    <t>125/2026</t>
+  </si>
+  <si>
+    <t>126/2026</t>
+  </si>
+  <si>
+    <t>127/2026</t>
+  </si>
+  <si>
+    <t>128/2026</t>
+  </si>
+  <si>
+    <t>129/2026</t>
+  </si>
+  <si>
+    <t>130/2026</t>
+  </si>
+  <si>
+    <t>131/2026</t>
+  </si>
+  <si>
+    <t>132/2026</t>
+  </si>
+  <si>
+    <t>133/2026</t>
+  </si>
+  <si>
+    <t>134/2026</t>
+  </si>
+  <si>
+    <t>135/2026</t>
+  </si>
+  <si>
+    <t>136/2026</t>
+  </si>
+  <si>
+    <t>137/2026</t>
+  </si>
+  <si>
+    <t>138/2026</t>
+  </si>
+  <si>
+    <t>139/2026</t>
+  </si>
+  <si>
+    <t>140/2026</t>
+  </si>
+  <si>
+    <t>141/2026</t>
+  </si>
+  <si>
+    <t>142/2026</t>
+  </si>
+  <si>
+    <t>143/2026</t>
+  </si>
+  <si>
+    <t>144/2026</t>
+  </si>
+  <si>
+    <t>145/2026</t>
+  </si>
+  <si>
+    <t>146/2026</t>
+  </si>
+  <si>
+    <t>147/2026</t>
+  </si>
+  <si>
+    <t>148/2026</t>
+  </si>
+  <si>
+    <t>149/2026</t>
+  </si>
+  <si>
+    <t>150/2026</t>
+  </si>
+  <si>
+    <t>151/2026</t>
+  </si>
+  <si>
+    <t>152/2026</t>
+  </si>
+  <si>
+    <t>153/2026</t>
+  </si>
+  <si>
+    <t>154/2026</t>
+  </si>
+  <si>
+    <t>155/2026</t>
+  </si>
+  <si>
+    <t>156/2026</t>
+  </si>
+  <si>
+    <t>157/2026</t>
+  </si>
+  <si>
+    <t>158/2026</t>
+  </si>
+  <si>
+    <t>159/2026</t>
+  </si>
+  <si>
+    <t>160/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Symbol"/>
       <family val="1"/>
       <charset val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
-      <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
-      <name val="Arial"/>
-[...5 lines deleted...]
-      <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
@@ -1207,65 +1342,50 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
-[...13 lines deleted...]
-      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -1277,125 +1397,121 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
     <cellStyle name="Normální 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1671,2628 +1787,2711 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G173"/>
+  <dimension ref="A1:G164"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="99" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A72" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="2" topLeftCell="A85" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="bottomLeft" activeCell="H73" sqref="H73"/>
+      <selection pane="bottomLeft" activeCell="H91" sqref="H91"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="74.5703125" customWidth="1"/>
     <col min="4" max="4" width="38.7109375" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="20.5703125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="21" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2"/>
-      <c r="B1" s="36" t="s">
+      <c r="B1" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="36"/>
-[...3 lines deleted...]
-      <c r="G1" s="36"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
     </row>
     <row r="2" spans="1:7" s="3" customFormat="1" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="30" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="D3" s="24" t="s">
+      <c r="D3" s="18" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="17">
         <v>46022</v>
       </c>
       <c r="F3" s="16">
         <v>4</v>
       </c>
       <c r="G3" s="16" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="30" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="D4" s="24" t="s">
+      <c r="D4" s="18" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="17">
         <v>46022</v>
       </c>
       <c r="F4" s="16">
         <v>5</v>
       </c>
       <c r="G4" s="16" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="16" t="s">
+      <c r="B5" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="26" t="s">
+      <c r="C5" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="25" t="s">
+      <c r="D5" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E5" s="17">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="E5" s="14">
+        <v>46042</v>
+      </c>
+      <c r="F5" s="15">
+        <v>7</v>
+      </c>
+      <c r="G5" s="15" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="26" t="s">
+      <c r="C6" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="D6" s="25" t="s">
+      <c r="D6" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="17">
-        <v>46029</v>
-[...1 lines deleted...]
-      <c r="F6" s="16">
+        <v>46043</v>
+      </c>
+      <c r="F6" s="15">
+        <v>6</v>
+      </c>
+      <c r="G6" s="15" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="17">
+        <v>46057</v>
+      </c>
+      <c r="F7" s="15">
+        <v>6</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="20">
+        <v>46045</v>
+      </c>
+      <c r="F8" s="15">
         <v>4</v>
       </c>
-      <c r="G6" s="16" t="s">
+      <c r="G8" s="15" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" s="22">
+        <v>46050</v>
+      </c>
+      <c r="F9" s="19">
+        <v>11</v>
+      </c>
+      <c r="G9" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="F7" s="16">
+      <c r="C10" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="16" t="s">
+      <c r="E10" s="22">
+        <v>46051</v>
+      </c>
+      <c r="F10" s="19">
+        <v>10</v>
+      </c>
+      <c r="G10" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" s="22">
+        <v>46052</v>
+      </c>
+      <c r="F11" s="19">
+        <v>10</v>
+      </c>
+      <c r="G11" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" s="22">
+        <v>46052</v>
+      </c>
+      <c r="F12" s="19">
+        <v>9</v>
+      </c>
+      <c r="G12" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" s="22">
+        <v>46052</v>
+      </c>
+      <c r="F13" s="19">
+        <v>17</v>
+      </c>
+      <c r="G13" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E14" s="22">
+        <v>46050</v>
+      </c>
+      <c r="F14" s="19">
         <v>28</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="E8" s="17">
+      <c r="G14" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E15" s="22">
         <v>46050</v>
       </c>
-      <c r="F8" s="16">
-[...41 lines deleted...]
-      <c r="B13" s="4" t="s">
+      <c r="F15" s="19">
+        <v>6</v>
+      </c>
+      <c r="G15" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" s="22">
+        <v>46057</v>
+      </c>
+      <c r="F16" s="19">
+        <v>16</v>
+      </c>
+      <c r="G16" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="22">
+        <v>46062</v>
+      </c>
+      <c r="F17" s="19">
+        <v>31</v>
+      </c>
+      <c r="G17" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="E18" s="22">
+        <v>46080</v>
+      </c>
+      <c r="F18" s="19">
         <v>2</v>
       </c>
-      <c r="C13" s="5" t="s">
-[...110 lines deleted...]
-      </c>
       <c r="G18" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="19" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="C19" s="12" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="D19" s="12" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>46051</v>
+        <v>19</v>
+      </c>
+      <c r="E19" s="22">
+        <v>46070</v>
       </c>
       <c r="F19" s="19">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="G19" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="19" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="C20" s="12" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="D20" s="12" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>46052</v>
+        <v>55</v>
+      </c>
+      <c r="E20" s="22">
+        <v>46072</v>
       </c>
       <c r="F20" s="19">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G20" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="21" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="19" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="C21" s="12" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="D21" s="12" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>46052</v>
+        <v>58</v>
+      </c>
+      <c r="E21" s="22">
+        <v>46072</v>
       </c>
       <c r="F21" s="19">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="G21" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="22" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="19" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="C22" s="12" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="D22" s="12" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>46052</v>
+        <v>60</v>
+      </c>
+      <c r="E22" s="22">
+        <v>46072</v>
       </c>
       <c r="F22" s="19">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="G22" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="23" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="19" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="C23" s="12" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="D23" s="12" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>46050</v>
+        <v>60</v>
+      </c>
+      <c r="E23" s="22">
+        <v>46072</v>
       </c>
       <c r="F23" s="19">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="G23" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="24" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="19" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="C24" s="12" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="D24" s="12" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>46050</v>
+        <v>64</v>
+      </c>
+      <c r="E24" s="22">
+        <v>46073</v>
       </c>
       <c r="F24" s="19">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G24" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="19" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="C25" s="12" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="D25" s="12" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>46057</v>
+        <v>16</v>
+      </c>
+      <c r="E25" s="22">
+        <v>46073</v>
       </c>
       <c r="F25" s="19">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="G25" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="26" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="19" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C26" s="12" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="D26" s="12" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>46062</v>
+        <v>69</v>
+      </c>
+      <c r="E26" s="22">
+        <v>46081</v>
       </c>
       <c r="F26" s="19">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="G26" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="27" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="19" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>70</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>71</v>
       </c>
       <c r="D27" s="12" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>46080</v>
+        <v>40</v>
+      </c>
+      <c r="E27" s="22">
+        <v>46203</v>
       </c>
       <c r="F27" s="19">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="G27" s="19" t="s">
-        <v>28</v>
+        <v>72</v>
       </c>
     </row>
     <row r="28" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="19" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="C28" s="12" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="D28" s="12" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>46070</v>
+        <v>40</v>
+      </c>
+      <c r="E28" s="22">
+        <v>46073</v>
       </c>
       <c r="F28" s="19">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G28" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="29" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="19" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="C29" s="12" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="D29" s="12" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>46072</v>
+        <v>40</v>
+      </c>
+      <c r="E29" s="22">
+        <v>46073</v>
       </c>
       <c r="F29" s="19">
         <v>15</v>
       </c>
       <c r="G29" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="30" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="19" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="C30" s="12" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="D30" s="12" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>46072</v>
+        <v>19</v>
+      </c>
+      <c r="E30" s="22">
+        <v>46083</v>
       </c>
       <c r="F30" s="19">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="G30" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="31" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="19" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="C31" s="12" t="s">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="D31" s="12" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>46072</v>
+        <v>27</v>
+      </c>
+      <c r="E31" s="22">
+        <v>46070</v>
       </c>
       <c r="F31" s="19">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="G31" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="32" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="19" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="C32" s="12" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="D32" s="12" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>46072</v>
+        <v>83</v>
+      </c>
+      <c r="E32" s="22">
+        <v>46079</v>
       </c>
       <c r="F32" s="19">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="G32" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="33" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="19" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-        <v>46073</v>
+        <v>84</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D33" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="E33" s="22">
+        <v>46084</v>
       </c>
       <c r="F33" s="19">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G33" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="34" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="19" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="C34" s="12" t="s">
-        <v>78</v>
+        <v>36</v>
       </c>
       <c r="D34" s="12" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>46073</v>
+        <v>86</v>
+      </c>
+      <c r="E34" s="22">
+        <v>46085</v>
       </c>
       <c r="F34" s="19">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="G34" s="19" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="35" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="35" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="19" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>87</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>88</v>
       </c>
       <c r="D35" s="12" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>46081</v>
+        <v>50</v>
+      </c>
+      <c r="E35" s="22">
+        <v>46093</v>
       </c>
       <c r="F35" s="19">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G35" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="36" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="19" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>89</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>90</v>
       </c>
       <c r="D36" s="12" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>46203</v>
+        <v>69</v>
+      </c>
+      <c r="E36" s="22">
+        <v>46103</v>
       </c>
       <c r="F36" s="19">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="G36" s="19" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="37" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="37" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="19" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>91</v>
+      </c>
+      <c r="C37" s="13" t="s">
+        <v>92</v>
       </c>
       <c r="D37" s="12" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>46073</v>
+        <v>93</v>
+      </c>
+      <c r="E37" s="22">
+        <v>46126</v>
       </c>
       <c r="F37" s="19">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G37" s="19" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
     </row>
     <row r="38" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="19" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="C38" s="12" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="D38" s="12" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>46073</v>
+        <v>69</v>
+      </c>
+      <c r="E38" s="22">
+        <v>46101</v>
       </c>
       <c r="F38" s="19">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="G38" s="19" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="39" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="39" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="19" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="C39" s="12" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="D39" s="12" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>46083</v>
+        <v>32</v>
+      </c>
+      <c r="E39" s="22">
+        <v>46119</v>
       </c>
       <c r="F39" s="19">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G39" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="40" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="19" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="C40" s="12" t="s">
-        <v>90</v>
+        <v>42</v>
       </c>
       <c r="D40" s="12" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>46070</v>
+        <v>24</v>
+      </c>
+      <c r="E40" s="22">
+        <v>46113</v>
       </c>
       <c r="F40" s="19">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G40" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="41" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="19" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="C41" s="12" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="D41" s="12" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>46079</v>
+        <v>102</v>
+      </c>
+      <c r="E41" s="22">
+        <v>46117</v>
       </c>
       <c r="F41" s="19">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="G41" s="19" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="42" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="42" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="19" t="s">
-        <v>94</v>
-[...8 lines deleted...]
-        <v>46084</v>
+        <v>103</v>
+      </c>
+      <c r="C42" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="D42" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E42" s="22">
+        <v>46122</v>
       </c>
       <c r="F42" s="19">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="G42" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="43" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="19" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="C43" s="12" t="s">
-        <v>48</v>
+        <v>106</v>
       </c>
       <c r="D43" s="12" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>46085</v>
+        <v>64</v>
+      </c>
+      <c r="E43" s="22">
+        <v>46117</v>
       </c>
       <c r="F43" s="19">
+        <v>3</v>
+      </c>
+      <c r="G43" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="44" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="C44" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="D44" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="E44" s="22">
+        <v>46121</v>
+      </c>
+      <c r="F44" s="19">
+        <v>19</v>
+      </c>
+      <c r="G44" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="45" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="19" t="s">
+        <v>109</v>
+      </c>
+      <c r="C45" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="D45" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E45" s="22">
+        <v>46121</v>
+      </c>
+      <c r="F45" s="19">
         <v>15</v>
       </c>
-      <c r="G43" s="19" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="G45" s="19" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="46" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="46" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="19" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>111</v>
+      </c>
+      <c r="C46" s="12" t="s">
+        <v>112</v>
       </c>
       <c r="D46" s="12" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="E46" s="27">
+        <v>10</v>
+      </c>
+      <c r="E46" s="22">
         <v>46126</v>
       </c>
       <c r="F46" s="19">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="G46" s="19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="47" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="19" t="s">
-        <v>101</v>
+        <v>113</v>
       </c>
       <c r="C47" s="12" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="D47" s="12" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>46101</v>
+        <v>10</v>
+      </c>
+      <c r="E47" s="22">
+        <v>46126</v>
       </c>
       <c r="F47" s="19">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G47" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="48" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="19" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>115</v>
+      </c>
+      <c r="C48" s="13" t="s">
+        <v>116</v>
       </c>
       <c r="D48" s="12" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>46119</v>
+        <v>50</v>
+      </c>
+      <c r="E48" s="22">
+        <v>46142</v>
       </c>
       <c r="F48" s="19">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G48" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="49" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="19" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="C49" s="12" t="s">
-        <v>54</v>
+        <v>118</v>
       </c>
       <c r="D49" s="12" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>46113</v>
+        <v>83</v>
+      </c>
+      <c r="E49" s="22">
+        <v>46127</v>
       </c>
       <c r="F49" s="19">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G49" s="19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="19" t="s">
-        <v>105</v>
+        <v>119</v>
       </c>
       <c r="C50" s="12" t="s">
-        <v>232</v>
+        <v>120</v>
       </c>
       <c r="D50" s="12" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>46117</v>
+        <v>83</v>
+      </c>
+      <c r="E50" s="22">
+        <v>46129</v>
       </c>
       <c r="F50" s="19">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G50" s="19" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="51" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="51" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="19" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="C51" s="12" t="s">
-        <v>243</v>
+        <v>122</v>
       </c>
       <c r="D51" s="12" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>46122</v>
+        <v>45</v>
+      </c>
+      <c r="E51" s="22">
+        <v>46129</v>
       </c>
       <c r="F51" s="19">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="G51" s="19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="19" t="s">
-        <v>107</v>
+        <v>123</v>
       </c>
       <c r="C52" s="12" t="s">
-        <v>238</v>
+        <v>124</v>
       </c>
       <c r="D52" s="12" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>46117</v>
+        <v>60</v>
+      </c>
+      <c r="E52" s="22">
+        <v>46154</v>
       </c>
       <c r="F52" s="19">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G52" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="53" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="19" t="s">
-        <v>108</v>
+        <v>125</v>
       </c>
       <c r="C53" s="12" t="s">
-        <v>234</v>
+        <v>126</v>
       </c>
       <c r="D53" s="12" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>46121</v>
+        <v>83</v>
+      </c>
+      <c r="E53" s="22">
+        <v>46141</v>
       </c>
       <c r="F53" s="19">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="G53" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="54" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="19" t="s">
-        <v>109</v>
+        <v>127</v>
       </c>
       <c r="C54" s="12" t="s">
-        <v>235</v>
+        <v>128</v>
       </c>
       <c r="D54" s="12" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>46121</v>
+        <v>69</v>
+      </c>
+      <c r="E54" s="22">
+        <v>46147</v>
       </c>
       <c r="F54" s="19">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="G54" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="55" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="19" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="C55" s="12" t="s">
-        <v>240</v>
+        <v>101</v>
       </c>
       <c r="D55" s="12" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>46126</v>
+        <v>102</v>
+      </c>
+      <c r="E55" s="22">
+        <v>46164</v>
       </c>
       <c r="F55" s="19">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="G55" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="56" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="19" t="s">
-        <v>111</v>
+        <v>130</v>
       </c>
       <c r="C56" s="12" t="s">
-        <v>241</v>
+        <v>131</v>
       </c>
       <c r="D56" s="12" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>46126</v>
+        <v>45</v>
+      </c>
+      <c r="E56" s="22">
+        <v>46148</v>
       </c>
       <c r="F56" s="19">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="G56" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="57" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="19" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>132</v>
+      </c>
+      <c r="C57" s="12" t="s">
+        <v>133</v>
       </c>
       <c r="D57" s="12" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>46142</v>
+        <v>60</v>
+      </c>
+      <c r="E57" s="22">
+        <v>46168</v>
       </c>
       <c r="F57" s="19">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G57" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="58" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="19" t="s">
-        <v>113</v>
+        <v>134</v>
       </c>
       <c r="C58" s="12" t="s">
-        <v>239</v>
+        <v>135</v>
       </c>
       <c r="D58" s="12" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>46127</v>
+        <v>64</v>
+      </c>
+      <c r="E58" s="22">
+        <v>46154</v>
       </c>
       <c r="F58" s="19">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G58" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="59" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="19" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>136</v>
+      </c>
+      <c r="C59" s="27" t="s">
+        <v>137</v>
       </c>
       <c r="D59" s="12" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>46129</v>
+        <v>138</v>
+      </c>
+      <c r="E59" s="22">
+        <v>46161</v>
       </c>
       <c r="F59" s="19">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="G59" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="60" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B60" s="19" t="s">
-        <v>115</v>
+      <c r="B60" s="25" t="s">
+        <v>139</v>
       </c>
       <c r="C60" s="12" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>46129</v>
+        <v>140</v>
+      </c>
+      <c r="D60" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="E60" s="22">
+        <v>46156</v>
       </c>
       <c r="F60" s="19">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="G60" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="61" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="19" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>141</v>
+      </c>
+      <c r="C61" s="28" t="s">
+        <v>142</v>
       </c>
       <c r="D61" s="12" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>46154</v>
+        <v>10</v>
+      </c>
+      <c r="E61" s="22">
+        <v>46162</v>
       </c>
       <c r="F61" s="19">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G61" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="62" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="19" t="s">
-        <v>117</v>
+        <v>143</v>
       </c>
       <c r="C62" s="12" t="s">
-        <v>247</v>
+        <v>114</v>
       </c>
       <c r="D62" s="12" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>46141</v>
+        <v>10</v>
+      </c>
+      <c r="E62" s="22">
+        <v>46162</v>
       </c>
       <c r="F62" s="19">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G62" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="63" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="19" t="s">
-        <v>118</v>
+        <v>144</v>
       </c>
       <c r="C63" s="12" t="s">
-        <v>248</v>
+        <v>114</v>
       </c>
       <c r="D63" s="12" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>46147</v>
+        <v>10</v>
+      </c>
+      <c r="E63" s="22">
+        <v>46162</v>
       </c>
       <c r="F63" s="19">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G63" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="64" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="19" t="s">
-        <v>119</v>
+        <v>145</v>
       </c>
       <c r="C64" s="12" t="s">
-        <v>232</v>
+        <v>146</v>
       </c>
       <c r="D64" s="12" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>46164</v>
+        <v>19</v>
+      </c>
+      <c r="E64" s="22">
+        <v>46180</v>
       </c>
       <c r="F64" s="19">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G64" s="19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="65" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="19" t="s">
-        <v>120</v>
+        <v>147</v>
       </c>
       <c r="C65" s="12" t="s">
-        <v>249</v>
+        <v>148</v>
       </c>
       <c r="D65" s="12" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>46148</v>
+        <v>19</v>
+      </c>
+      <c r="E65" s="22">
+        <v>46169</v>
       </c>
       <c r="F65" s="19">
+        <v>6</v>
+      </c>
+      <c r="G65" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="66" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="19" t="s">
+        <v>149</v>
+      </c>
+      <c r="C66" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="D66" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="G65" s="19" t="s">
-[...14 lines deleted...]
-        <v>46168</v>
+      <c r="E66" s="22">
+        <v>46169</v>
       </c>
       <c r="F66" s="19">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G66" s="19" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
     </row>
     <row r="67" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="19" t="s">
-        <v>122</v>
+        <v>151</v>
       </c>
       <c r="C67" s="12" t="s">
-        <v>250</v>
+        <v>152</v>
       </c>
       <c r="D67" s="12" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>46154</v>
+        <v>153</v>
+      </c>
+      <c r="E67" s="22">
+        <v>46173</v>
       </c>
       <c r="F67" s="19">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G67" s="19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
     </row>
     <row r="68" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="19" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>154</v>
+      </c>
+      <c r="C68" s="12" t="s">
+        <v>31</v>
       </c>
       <c r="D68" s="12" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>46161</v>
+        <v>83</v>
+      </c>
+      <c r="E68" s="22">
+        <v>46169</v>
       </c>
       <c r="F68" s="19">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G68" s="19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B69" s="32" t="s">
-        <v>124</v>
+      <c r="B69" s="19" t="s">
+        <v>155</v>
       </c>
       <c r="C69" s="12" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>46156</v>
+        <v>156</v>
+      </c>
+      <c r="D69" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E69" s="22">
+        <v>46177</v>
       </c>
       <c r="F69" s="19">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="G69" s="19" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
     </row>
     <row r="70" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="19" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>157</v>
+      </c>
+      <c r="C70" s="12" t="s">
+        <v>158</v>
       </c>
       <c r="D70" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="E70" s="22">
+        <v>46177</v>
+      </c>
+      <c r="F70" s="19">
         <v>10</v>
       </c>
-      <c r="E70" s="27">
-[...4 lines deleted...]
-      </c>
       <c r="G70" s="19" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
     </row>
     <row r="71" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="19" t="s">
-        <v>126</v>
+        <v>159</v>
       </c>
       <c r="C71" s="12" t="s">
-        <v>241</v>
+        <v>68</v>
       </c>
       <c r="D71" s="12" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>46162</v>
+        <v>69</v>
+      </c>
+      <c r="E71" s="22">
+        <v>46185</v>
       </c>
       <c r="F71" s="19">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G71" s="19" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
     </row>
     <row r="72" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="19" t="s">
-        <v>127</v>
+        <v>160</v>
       </c>
       <c r="C72" s="12" t="s">
-        <v>241</v>
+        <v>161</v>
       </c>
       <c r="D72" s="12" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>46162</v>
+        <v>16</v>
+      </c>
+      <c r="E72" s="22">
+        <v>46185</v>
       </c>
       <c r="F72" s="19">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G72" s="19" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="73" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="73" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B73" s="19" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>162</v>
+      </c>
+      <c r="C73" s="13" t="s">
+        <v>163</v>
       </c>
       <c r="D73" s="12" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>46180</v>
+        <v>50</v>
+      </c>
+      <c r="E73" s="22">
+        <v>46202</v>
       </c>
       <c r="F73" s="19">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G73" s="19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="19" t="s">
-        <v>129</v>
+        <v>164</v>
       </c>
       <c r="C74" s="12" t="s">
-        <v>255</v>
+        <v>148</v>
       </c>
       <c r="D74" s="12" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>46169</v>
+        <v>64</v>
+      </c>
+      <c r="E74" s="22">
+        <v>46189</v>
       </c>
       <c r="F74" s="19">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G74" s="19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="19" t="s">
-        <v>130</v>
+        <v>165</v>
       </c>
       <c r="C75" s="12" t="s">
-        <v>256</v>
+        <v>166</v>
       </c>
       <c r="D75" s="12" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>46169</v>
+        <v>40</v>
+      </c>
+      <c r="E75" s="22">
+        <v>46195</v>
       </c>
       <c r="F75" s="19">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="G75" s="19" t="s">
-        <v>11</v>
+        <v>72</v>
       </c>
     </row>
     <row r="76" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="19" t="s">
-        <v>131</v>
+        <v>167</v>
       </c>
       <c r="C76" s="12" t="s">
-        <v>257</v>
+        <v>168</v>
       </c>
       <c r="D76" s="12" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>46173</v>
+        <v>93</v>
+      </c>
+      <c r="E76" s="22">
+        <v>46203</v>
       </c>
       <c r="F76" s="19">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="G76" s="19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="77" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="19" t="s">
-        <v>132</v>
+        <v>169</v>
       </c>
       <c r="C77" s="12" t="s">
-        <v>43</v>
+        <v>108</v>
       </c>
       <c r="D77" s="12" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>46169</v>
+        <v>69</v>
+      </c>
+      <c r="E77" s="22">
+        <v>46205</v>
       </c>
       <c r="F77" s="19">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="G77" s="19" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
     </row>
     <row r="78" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="19" t="s">
-        <v>133</v>
+        <v>170</v>
       </c>
       <c r="C78" s="12" t="s">
-        <v>260</v>
+        <v>171</v>
       </c>
       <c r="D78" s="12" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>46177</v>
+        <v>86</v>
+      </c>
+      <c r="E78" s="22">
+        <v>46211</v>
       </c>
       <c r="F78" s="19">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="G78" s="19" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="79" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="79" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B79" s="19" t="s">
-        <v>134</v>
+        <v>172</v>
       </c>
       <c r="C79" s="12" t="s">
-        <v>261</v>
+        <v>173</v>
       </c>
       <c r="D79" s="12" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>46177</v>
+        <v>174</v>
+      </c>
+      <c r="E79" s="22">
+        <v>45504</v>
       </c>
       <c r="F79" s="19">
+        <v>29</v>
+      </c>
+      <c r="G79" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="80" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B80" s="19" t="s">
+        <v>175</v>
+      </c>
+      <c r="C80" s="12" t="s">
+        <v>176</v>
+      </c>
+      <c r="D80" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="E80" s="22">
+        <v>46216</v>
+      </c>
+      <c r="F80" s="19">
+        <v>1</v>
+      </c>
+      <c r="G80" s="19" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="81" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B81" s="19" t="s">
+        <v>177</v>
+      </c>
+      <c r="C81" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D81" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E81" s="22">
+        <v>46212</v>
+      </c>
+      <c r="F81" s="19">
+        <v>18</v>
+      </c>
+      <c r="G81" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="82" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B82" s="19" t="s">
+        <v>178</v>
+      </c>
+      <c r="C82" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="D82" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="G79" s="19" t="s">
-[...16 lines deleted...]
-      <c r="F80" s="19">
+      <c r="E82" s="22">
+        <v>46218</v>
+      </c>
+      <c r="F82" s="19">
+        <v>4</v>
+      </c>
+      <c r="G82" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="83" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B83" s="19" t="s">
+        <v>179</v>
+      </c>
+      <c r="C83" s="12" t="s">
+        <v>180</v>
+      </c>
+      <c r="D83" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E83" s="22">
+        <v>46218</v>
+      </c>
+      <c r="F83" s="19">
+        <v>13</v>
+      </c>
+      <c r="G83" s="19" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="84" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B84" s="19" t="s">
+        <v>181</v>
+      </c>
+      <c r="C84" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="D84" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E84" s="22">
+        <v>46226</v>
+      </c>
+      <c r="F84" s="19">
+        <v>4</v>
+      </c>
+      <c r="G84" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="85" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B85" s="19" t="s">
+        <v>183</v>
+      </c>
+      <c r="C85" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D85" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E85" s="22">
+        <v>46219</v>
+      </c>
+      <c r="F85" s="19">
         <v>5</v>
       </c>
-      <c r="G80" s="19" t="s">
-[...16 lines deleted...]
-      <c r="F81" s="19">
+      <c r="G85" s="19" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="86" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B86" s="19" t="s">
+        <v>185</v>
+      </c>
+      <c r="C86" s="13" t="s">
+        <v>186</v>
+      </c>
+      <c r="D86" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="E86" s="22">
+        <v>46227</v>
+      </c>
+      <c r="F86" s="19">
         <v>8</v>
       </c>
-      <c r="G81" s="19" t="s">
-[...36 lines deleted...]
-      <c r="F83" s="19">
+      <c r="G86" s="19" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="87" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B87" s="19" t="s">
+        <v>187</v>
+      </c>
+      <c r="C87" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="D87" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="E87" s="22">
+        <v>46225</v>
+      </c>
+      <c r="F87" s="19">
+        <v>5</v>
+      </c>
+      <c r="G87" s="19" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="88" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B88" s="19" t="s">
+        <v>189</v>
+      </c>
+      <c r="C88" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="D88" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="E88" s="22">
+        <v>46225</v>
+      </c>
+      <c r="F88" s="19">
         <v>6</v>
       </c>
-      <c r="G83" s="19" t="s">
-[...63 lines deleted...]
-    <row r="89" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="G88" s="19" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="89" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B89" s="19" t="s">
-        <v>144</v>
-[...7 lines deleted...]
-    <row r="90" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>191</v>
+      </c>
+      <c r="C89" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="D89" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="E89" s="22">
+        <v>46225</v>
+      </c>
+      <c r="F89" s="19">
+        <v>8</v>
+      </c>
+      <c r="G89" s="19" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="90" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B90" s="19" t="s">
-        <v>145</v>
-[...7 lines deleted...]
-    <row r="91" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>193</v>
+      </c>
+      <c r="C90" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="D90" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="E90" s="22">
+        <v>46226</v>
+      </c>
+      <c r="F90" s="19">
+        <v>5</v>
+      </c>
+      <c r="G90" s="19" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="91" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B91" s="19" t="s">
-        <v>146</v>
-[...7 lines deleted...]
-    <row r="92" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>194</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D91" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="E91" s="22">
+        <v>46241</v>
+      </c>
+      <c r="F91" s="19">
+        <v>8</v>
+      </c>
+      <c r="G91" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="92" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B92" s="19" t="s">
-        <v>147</v>
-[...7 lines deleted...]
-    <row r="93" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>196</v>
+      </c>
+      <c r="C92" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="D92" s="12" t="s">
+        <v>198</v>
+      </c>
+      <c r="E92" s="22">
+        <v>46231</v>
+      </c>
+      <c r="F92" s="19">
+        <v>29</v>
+      </c>
+      <c r="G92" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="93" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B93" s="19" t="s">
-        <v>148</v>
-[...7 lines deleted...]
-    <row r="94" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>199</v>
+      </c>
+      <c r="C93" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D93" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E93" s="30">
+        <v>46237</v>
+      </c>
+      <c r="F93" s="24">
+        <v>8</v>
+      </c>
+      <c r="G93" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="94" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B94" s="19" t="s">
-        <v>149</v>
-[...7 lines deleted...]
-    <row r="95" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>200</v>
+      </c>
+      <c r="C94" s="32" t="s">
+        <v>201</v>
+      </c>
+      <c r="D94" s="29" t="s">
+        <v>202</v>
+      </c>
+      <c r="E94" s="30">
+        <v>46248</v>
+      </c>
+      <c r="F94" s="24">
+        <v>3</v>
+      </c>
+      <c r="G94" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="95" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B95" s="19" t="s">
-        <v>150</v>
-[...7 lines deleted...]
-    <row r="96" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>203</v>
+      </c>
+      <c r="C95" s="33" t="s">
+        <v>204</v>
+      </c>
+      <c r="D95" s="29" t="s">
+        <v>202</v>
+      </c>
+      <c r="E95" s="30">
+        <v>46265</v>
+      </c>
+      <c r="F95" s="24">
+        <v>0</v>
+      </c>
+      <c r="G95" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="96" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B96" s="19" t="s">
-        <v>151</v>
-[...7 lines deleted...]
-    <row r="97" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>205</v>
+      </c>
+      <c r="C96" s="31" t="s">
+        <v>206</v>
+      </c>
+      <c r="D96" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="E96" s="22">
+        <v>46244</v>
+      </c>
+      <c r="F96" s="19">
+        <v>0</v>
+      </c>
+      <c r="G96" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="97" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B97" s="19" t="s">
-        <v>152</v>
-[...7 lines deleted...]
-    <row r="98" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>207</v>
+      </c>
+      <c r="C97" s="31" t="s">
+        <v>208</v>
+      </c>
+      <c r="D97" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="E97" s="22">
+        <v>46244</v>
+      </c>
+      <c r="F97" s="19">
+        <v>4</v>
+      </c>
+      <c r="G97" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="98" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B98" s="19" t="s">
-        <v>153</v>
-[...7 lines deleted...]
-    <row r="99" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>209</v>
+      </c>
+      <c r="C98" s="31" t="s">
+        <v>210</v>
+      </c>
+      <c r="D98" s="12" t="s">
+        <v>211</v>
+      </c>
+      <c r="E98" s="22">
+        <v>46248</v>
+      </c>
+      <c r="F98" s="19">
+        <v>2</v>
+      </c>
+      <c r="G98" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="99" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B99" s="19" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="C99" s="12"/>
+        <v>212</v>
+      </c>
+      <c r="C99" s="31"/>
       <c r="D99" s="12"/>
-      <c r="E99" s="27"/>
+      <c r="E99" s="22"/>
       <c r="F99" s="19"/>
       <c r="G99" s="19"/>
     </row>
-    <row r="100" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+    <row r="100" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B100" s="19" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="C100" s="12"/>
+        <v>213</v>
+      </c>
+      <c r="C100" s="31"/>
       <c r="D100" s="12"/>
-      <c r="E100" s="27"/>
+      <c r="E100" s="22"/>
       <c r="F100" s="19"/>
       <c r="G100" s="19"/>
     </row>
     <row r="101" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B101" s="19" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-      <c r="G101" s="29"/>
+        <v>214</v>
+      </c>
+      <c r="C101" s="31"/>
+      <c r="D101" s="12"/>
+      <c r="E101" s="22"/>
+      <c r="F101" s="19"/>
+      <c r="G101" s="19"/>
     </row>
     <row r="102" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B102" s="19" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-      <c r="G102" s="29"/>
+        <v>215</v>
+      </c>
+      <c r="C102" s="31"/>
+      <c r="D102" s="12"/>
+      <c r="E102" s="22"/>
+      <c r="F102" s="19"/>
+      <c r="G102" s="19"/>
     </row>
     <row r="103" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B103" s="19" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-      <c r="G103" s="29"/>
+        <v>216</v>
+      </c>
+      <c r="C103" s="31"/>
+      <c r="D103" s="12"/>
+      <c r="E103" s="22"/>
+      <c r="F103" s="19"/>
+      <c r="G103" s="19"/>
     </row>
     <row r="104" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B104" s="19" t="s">
-        <v>159</v>
-[...5 lines deleted...]
-      <c r="G104" s="29"/>
+        <v>217</v>
+      </c>
+      <c r="C104" s="31"/>
+      <c r="D104" s="12"/>
+      <c r="E104" s="22"/>
+      <c r="F104" s="19"/>
+      <c r="G104" s="19"/>
     </row>
     <row r="105" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B105" s="19" t="s">
-        <v>160</v>
+        <v>218</v>
       </c>
       <c r="C105" s="11"/>
-      <c r="D105" s="11"/>
-[...2 lines deleted...]
-      <c r="G105" s="29"/>
+      <c r="D105" s="12"/>
+      <c r="E105" s="22"/>
+      <c r="F105" s="19"/>
+      <c r="G105" s="19"/>
     </row>
     <row r="106" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B106" s="19" t="s">
-        <v>161</v>
+        <v>219</v>
       </c>
       <c r="C106" s="11"/>
-      <c r="D106" s="11"/>
-[...2 lines deleted...]
-      <c r="G106" s="29"/>
+      <c r="D106" s="12"/>
+      <c r="E106" s="22"/>
+      <c r="F106" s="19"/>
+      <c r="G106" s="19"/>
     </row>
     <row r="107" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B107" s="19" t="s">
-        <v>162</v>
+        <v>220</v>
       </c>
       <c r="C107" s="11"/>
-      <c r="D107" s="11"/>
-[...2 lines deleted...]
-      <c r="G107" s="29"/>
+      <c r="D107" s="12"/>
+      <c r="E107" s="22"/>
+      <c r="F107" s="19"/>
+      <c r="G107" s="19"/>
     </row>
     <row r="108" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B108" s="19" t="s">
-        <v>163</v>
+        <v>221</v>
       </c>
       <c r="C108" s="11"/>
-      <c r="D108" s="11"/>
-[...2 lines deleted...]
-      <c r="G108" s="29"/>
+      <c r="D108" s="12"/>
+      <c r="E108" s="22"/>
+      <c r="F108" s="19"/>
+      <c r="G108" s="19"/>
     </row>
     <row r="109" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B109" s="19" t="s">
-        <v>164</v>
+        <v>222</v>
       </c>
       <c r="C109" s="11"/>
       <c r="D109" s="11"/>
-      <c r="E109" s="29"/>
-[...1 lines deleted...]
-      <c r="G109" s="29"/>
+      <c r="E109" s="24"/>
+      <c r="F109" s="24"/>
+      <c r="G109" s="24"/>
     </row>
     <row r="110" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B110" s="19" t="s">
-        <v>165</v>
+        <v>223</v>
       </c>
       <c r="C110" s="11"/>
       <c r="D110" s="11"/>
-      <c r="E110" s="29"/>
-[...1 lines deleted...]
-      <c r="G110" s="29"/>
+      <c r="E110" s="24"/>
+      <c r="F110" s="24"/>
+      <c r="G110" s="24"/>
     </row>
     <row r="111" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B111" s="19" t="s">
-        <v>166</v>
+        <v>224</v>
       </c>
       <c r="C111" s="11"/>
       <c r="D111" s="11"/>
-      <c r="E111" s="29"/>
-[...1 lines deleted...]
-      <c r="G111" s="29"/>
+      <c r="E111" s="24"/>
+      <c r="F111" s="24"/>
+      <c r="G111" s="24"/>
     </row>
     <row r="112" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B112" s="19" t="s">
-        <v>167</v>
+        <v>225</v>
       </c>
       <c r="C112" s="11"/>
       <c r="D112" s="11"/>
-      <c r="E112" s="29"/>
-[...1 lines deleted...]
-      <c r="G112" s="29"/>
+      <c r="E112" s="24"/>
+      <c r="F112" s="24"/>
+      <c r="G112" s="24"/>
     </row>
     <row r="113" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B113" s="19" t="s">
-        <v>168</v>
+        <v>226</v>
       </c>
       <c r="C113" s="11"/>
       <c r="D113" s="11"/>
-      <c r="E113" s="29"/>
-[...1 lines deleted...]
-      <c r="G113" s="29"/>
+      <c r="E113" s="24"/>
+      <c r="F113" s="24"/>
+      <c r="G113" s="24"/>
     </row>
     <row r="114" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B114" s="19" t="s">
-        <v>169</v>
+        <v>227</v>
       </c>
       <c r="C114" s="11"/>
       <c r="D114" s="11"/>
-      <c r="E114" s="29"/>
-[...1 lines deleted...]
-      <c r="G114" s="29"/>
+      <c r="E114" s="24"/>
+      <c r="F114" s="24"/>
+      <c r="G114" s="24"/>
     </row>
     <row r="115" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B115" s="19" t="s">
-        <v>170</v>
+        <v>228</v>
       </c>
       <c r="C115" s="11"/>
       <c r="D115" s="11"/>
-      <c r="E115" s="29"/>
-[...1 lines deleted...]
-      <c r="G115" s="29"/>
+      <c r="E115" s="24"/>
+      <c r="F115" s="24"/>
+      <c r="G115" s="24"/>
     </row>
     <row r="116" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B116" s="19" t="s">
-        <v>171</v>
+        <v>229</v>
       </c>
       <c r="C116" s="11"/>
       <c r="D116" s="11"/>
-      <c r="E116" s="29"/>
-[...1 lines deleted...]
-      <c r="G116" s="29"/>
+      <c r="E116" s="24"/>
+      <c r="F116" s="24"/>
+      <c r="G116" s="24"/>
     </row>
     <row r="117" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B117" s="19" t="s">
-        <v>172</v>
+        <v>230</v>
       </c>
       <c r="C117" s="11"/>
       <c r="D117" s="11"/>
-      <c r="E117" s="29"/>
-[...1 lines deleted...]
-      <c r="G117" s="29"/>
+      <c r="E117" s="24"/>
+      <c r="F117" s="24"/>
+      <c r="G117" s="24"/>
     </row>
     <row r="118" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B118" s="19" t="s">
-        <v>173</v>
+        <v>231</v>
       </c>
       <c r="C118" s="11"/>
       <c r="D118" s="11"/>
-      <c r="E118" s="29"/>
-[...1 lines deleted...]
-      <c r="G118" s="29"/>
+      <c r="E118" s="24"/>
+      <c r="F118" s="24"/>
+      <c r="G118" s="24"/>
     </row>
     <row r="119" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B119" s="19" t="s">
-        <v>174</v>
+        <v>232</v>
       </c>
       <c r="C119" s="11"/>
       <c r="D119" s="11"/>
-      <c r="E119" s="29"/>
-[...1 lines deleted...]
-      <c r="G119" s="29"/>
+      <c r="E119" s="24"/>
+      <c r="F119" s="24"/>
+      <c r="G119" s="24"/>
     </row>
     <row r="120" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B120" s="19" t="s">
-        <v>175</v>
+        <v>233</v>
       </c>
       <c r="C120" s="11"/>
       <c r="D120" s="11"/>
-      <c r="E120" s="29"/>
-[...1 lines deleted...]
-      <c r="G120" s="29"/>
+      <c r="E120" s="24"/>
+      <c r="F120" s="24"/>
+      <c r="G120" s="24"/>
     </row>
     <row r="121" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B121" s="19" t="s">
-        <v>176</v>
+        <v>234</v>
       </c>
       <c r="C121" s="11"/>
       <c r="D121" s="11"/>
-      <c r="E121" s="29"/>
-[...1 lines deleted...]
-      <c r="G121" s="29"/>
+      <c r="E121" s="24"/>
+      <c r="F121" s="24"/>
+      <c r="G121" s="24"/>
     </row>
     <row r="122" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B122" s="19" t="s">
-        <v>177</v>
+        <v>235</v>
       </c>
       <c r="C122" s="11"/>
       <c r="D122" s="11"/>
-      <c r="E122" s="29"/>
-[...1 lines deleted...]
-      <c r="G122" s="29"/>
+      <c r="E122" s="24"/>
+      <c r="F122" s="24"/>
+      <c r="G122" s="24"/>
     </row>
     <row r="123" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B123" s="19" t="s">
-        <v>178</v>
+        <v>236</v>
       </c>
       <c r="C123" s="11"/>
       <c r="D123" s="11"/>
-      <c r="E123" s="29"/>
-[...1 lines deleted...]
-      <c r="G123" s="29"/>
+      <c r="E123" s="24"/>
+      <c r="F123" s="24"/>
+      <c r="G123" s="24"/>
     </row>
     <row r="124" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B124" s="19" t="s">
-        <v>179</v>
+        <v>237</v>
       </c>
       <c r="C124" s="11"/>
       <c r="D124" s="11"/>
-      <c r="E124" s="29"/>
-[...1 lines deleted...]
-      <c r="G124" s="29"/>
+      <c r="E124" s="24"/>
+      <c r="F124" s="24"/>
+      <c r="G124" s="24"/>
     </row>
     <row r="125" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B125" s="19" t="s">
-        <v>180</v>
+        <v>238</v>
       </c>
       <c r="C125" s="11"/>
       <c r="D125" s="11"/>
-      <c r="E125" s="29"/>
-[...1 lines deleted...]
-      <c r="G125" s="29"/>
+      <c r="E125" s="24"/>
+      <c r="F125" s="24"/>
+      <c r="G125" s="24"/>
     </row>
     <row r="126" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B126" s="19" t="s">
-        <v>181</v>
+        <v>239</v>
       </c>
       <c r="C126" s="11"/>
       <c r="D126" s="11"/>
-      <c r="E126" s="29"/>
-[...1 lines deleted...]
-      <c r="G126" s="29"/>
+      <c r="E126" s="24"/>
+      <c r="F126" s="24"/>
+      <c r="G126" s="24"/>
     </row>
     <row r="127" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B127" s="19" t="s">
-        <v>182</v>
+        <v>240</v>
       </c>
       <c r="C127" s="11"/>
       <c r="D127" s="11"/>
-      <c r="E127" s="29"/>
-[...1 lines deleted...]
-      <c r="G127" s="29"/>
+      <c r="E127" s="24"/>
+      <c r="F127" s="24"/>
+      <c r="G127" s="24"/>
     </row>
     <row r="128" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B128" s="19" t="s">
-        <v>183</v>
+        <v>241</v>
       </c>
       <c r="C128" s="11"/>
       <c r="D128" s="11"/>
-      <c r="E128" s="29"/>
-[...1 lines deleted...]
-      <c r="G128" s="29"/>
+      <c r="E128" s="24"/>
+      <c r="F128" s="24"/>
+      <c r="G128" s="24"/>
     </row>
     <row r="129" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B129" s="19" t="s">
-        <v>184</v>
+        <v>242</v>
       </c>
       <c r="C129" s="11"/>
       <c r="D129" s="11"/>
-      <c r="E129" s="29"/>
-[...1 lines deleted...]
-      <c r="G129" s="29"/>
+      <c r="E129" s="24"/>
+      <c r="F129" s="24"/>
+      <c r="G129" s="24"/>
     </row>
     <row r="130" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B130" s="19" t="s">
-        <v>185</v>
+        <v>243</v>
       </c>
       <c r="C130" s="11"/>
       <c r="D130" s="11"/>
-      <c r="E130" s="29"/>
-[...1 lines deleted...]
-      <c r="G130" s="29"/>
+      <c r="E130" s="24"/>
+      <c r="F130" s="24"/>
+      <c r="G130" s="24"/>
     </row>
     <row r="131" spans="2:7" ht="15" x14ac:dyDescent="0.2">
-      <c r="B131" s="30" t="s">
-        <v>186</v>
+      <c r="B131" s="19" t="s">
+        <v>244</v>
       </c>
       <c r="C131" s="11"/>
       <c r="D131" s="11"/>
-      <c r="E131" s="29"/>
-[...1 lines deleted...]
-      <c r="G131" s="29"/>
+      <c r="E131" s="24"/>
+      <c r="F131" s="24"/>
+      <c r="G131" s="24"/>
     </row>
     <row r="132" spans="2:7" ht="15" x14ac:dyDescent="0.2">
-      <c r="B132" s="30" t="s">
-        <v>187</v>
+      <c r="B132" s="19" t="s">
+        <v>245</v>
       </c>
       <c r="C132" s="11"/>
       <c r="D132" s="11"/>
-      <c r="E132" s="29"/>
-[...1 lines deleted...]
-      <c r="G132" s="29"/>
+      <c r="E132" s="24"/>
+      <c r="F132" s="24"/>
+      <c r="G132" s="24"/>
     </row>
     <row r="133" spans="2:7" ht="15" x14ac:dyDescent="0.2">
-      <c r="B133" s="30" t="s">
-        <v>188</v>
+      <c r="B133" s="19" t="s">
+        <v>246</v>
       </c>
       <c r="C133" s="11"/>
       <c r="D133" s="11"/>
-      <c r="E133" s="29"/>
-[...1 lines deleted...]
-      <c r="G133" s="29"/>
+      <c r="E133" s="24"/>
+      <c r="F133" s="24"/>
+      <c r="G133" s="24"/>
     </row>
     <row r="134" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B134" s="19" t="s">
-        <v>189</v>
+        <v>247</v>
       </c>
       <c r="C134" s="11"/>
       <c r="D134" s="11"/>
-      <c r="E134" s="29"/>
-[...1 lines deleted...]
-      <c r="G134" s="29"/>
+      <c r="E134" s="24"/>
+      <c r="F134" s="24"/>
+      <c r="G134" s="24"/>
     </row>
     <row r="135" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B135" s="19" t="s">
-        <v>190</v>
+        <v>248</v>
       </c>
       <c r="C135" s="11"/>
       <c r="D135" s="11"/>
-      <c r="E135" s="29"/>
-[...1 lines deleted...]
-      <c r="G135" s="29"/>
+      <c r="E135" s="24"/>
+      <c r="F135" s="24"/>
+      <c r="G135" s="24"/>
     </row>
     <row r="136" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B136" s="19" t="s">
-        <v>191</v>
+        <v>249</v>
       </c>
       <c r="C136" s="11"/>
       <c r="D136" s="11"/>
-      <c r="E136" s="29"/>
-[...1 lines deleted...]
-      <c r="G136" s="29"/>
+      <c r="E136" s="24"/>
+      <c r="F136" s="24"/>
+      <c r="G136" s="24"/>
     </row>
     <row r="137" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B137" s="19" t="s">
-        <v>192</v>
+        <v>250</v>
       </c>
       <c r="C137" s="11"/>
       <c r="D137" s="11"/>
-      <c r="E137" s="29"/>
-[...1 lines deleted...]
-      <c r="G137" s="29"/>
+      <c r="E137" s="24"/>
+      <c r="F137" s="24"/>
+      <c r="G137" s="24"/>
     </row>
     <row r="138" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B138" s="19" t="s">
-        <v>193</v>
+        <v>251</v>
       </c>
       <c r="C138" s="11"/>
       <c r="D138" s="11"/>
-      <c r="E138" s="29"/>
-[...1 lines deleted...]
-      <c r="G138" s="29"/>
+      <c r="E138" s="24"/>
+      <c r="F138" s="24"/>
+      <c r="G138" s="24"/>
     </row>
     <row r="139" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B139" s="19" t="s">
-        <v>194</v>
+        <v>252</v>
       </c>
       <c r="C139" s="11"/>
       <c r="D139" s="11"/>
-      <c r="E139" s="29"/>
-[...1 lines deleted...]
-      <c r="G139" s="29"/>
+      <c r="E139" s="24"/>
+      <c r="F139" s="24"/>
+      <c r="G139" s="24"/>
     </row>
     <row r="140" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B140" s="19" t="s">
-        <v>195</v>
+        <v>253</v>
       </c>
       <c r="C140" s="11"/>
       <c r="D140" s="11"/>
-      <c r="E140" s="29"/>
-[...1 lines deleted...]
-      <c r="G140" s="29"/>
+      <c r="E140" s="24"/>
+      <c r="F140" s="24"/>
+      <c r="G140" s="24"/>
     </row>
     <row r="141" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B141" s="19" t="s">
-        <v>196</v>
+        <v>254</v>
       </c>
       <c r="C141" s="11"/>
       <c r="D141" s="11"/>
-      <c r="E141" s="29"/>
-[...1 lines deleted...]
-      <c r="G141" s="29"/>
+      <c r="E141" s="24"/>
+      <c r="F141" s="24"/>
+      <c r="G141" s="24"/>
     </row>
     <row r="142" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B142" s="19" t="s">
-        <v>197</v>
+        <v>255</v>
       </c>
       <c r="C142" s="11"/>
       <c r="D142" s="11"/>
-      <c r="E142" s="29"/>
-[...1 lines deleted...]
-      <c r="G142" s="29"/>
+      <c r="E142" s="24"/>
+      <c r="F142" s="24"/>
+      <c r="G142" s="24"/>
     </row>
     <row r="143" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B143" s="19" t="s">
-        <v>198</v>
+        <v>256</v>
       </c>
       <c r="C143" s="11"/>
       <c r="D143" s="11"/>
-      <c r="E143" s="29"/>
-[...1 lines deleted...]
-      <c r="G143" s="29"/>
+      <c r="E143" s="24"/>
+      <c r="F143" s="24"/>
+      <c r="G143" s="24"/>
     </row>
     <row r="144" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B144" s="19" t="s">
-        <v>199</v>
+        <v>257</v>
       </c>
       <c r="C144" s="11"/>
       <c r="D144" s="11"/>
-      <c r="E144" s="29"/>
-[...1 lines deleted...]
-      <c r="G144" s="29"/>
+      <c r="E144" s="24"/>
+      <c r="F144" s="24"/>
+      <c r="G144" s="24"/>
     </row>
     <row r="145" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B145" s="19" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
       <c r="C145" s="11"/>
       <c r="D145" s="11"/>
-      <c r="E145" s="29"/>
-[...1 lines deleted...]
-      <c r="G145" s="29"/>
+      <c r="E145" s="24"/>
+      <c r="F145" s="24"/>
+      <c r="G145" s="24"/>
     </row>
     <row r="146" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B146" s="19" t="s">
-        <v>201</v>
+        <v>259</v>
       </c>
       <c r="C146" s="11"/>
       <c r="D146" s="11"/>
-      <c r="E146" s="29"/>
-[...1 lines deleted...]
-      <c r="G146" s="29"/>
+      <c r="E146" s="24"/>
+      <c r="F146" s="24"/>
+      <c r="G146" s="24"/>
     </row>
     <row r="147" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B147" s="19" t="s">
-        <v>202</v>
+        <v>260</v>
       </c>
       <c r="C147" s="11"/>
       <c r="D147" s="11"/>
-      <c r="E147" s="29"/>
-[...1 lines deleted...]
-      <c r="G147" s="29"/>
+      <c r="E147" s="24"/>
+      <c r="F147" s="24"/>
+      <c r="G147" s="24"/>
     </row>
     <row r="148" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B148" s="19" t="s">
-        <v>203</v>
+        <v>261</v>
       </c>
       <c r="C148" s="11"/>
       <c r="D148" s="11"/>
-      <c r="E148" s="29"/>
-[...1 lines deleted...]
-      <c r="G148" s="29"/>
+      <c r="E148" s="24"/>
+      <c r="F148" s="24"/>
+      <c r="G148" s="24"/>
     </row>
     <row r="149" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B149" s="19" t="s">
-        <v>204</v>
+        <v>262</v>
       </c>
       <c r="C149" s="11"/>
       <c r="D149" s="11"/>
-      <c r="E149" s="29"/>
-[...1 lines deleted...]
-      <c r="G149" s="29"/>
+      <c r="E149" s="24"/>
+      <c r="F149" s="24"/>
+      <c r="G149" s="24"/>
     </row>
     <row r="150" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B150" s="19" t="s">
-        <v>205</v>
+        <v>263</v>
       </c>
       <c r="C150" s="11"/>
       <c r="D150" s="11"/>
-      <c r="E150" s="29"/>
-[...1 lines deleted...]
-      <c r="G150" s="29"/>
+      <c r="E150" s="24"/>
+      <c r="F150" s="24"/>
+      <c r="G150" s="24"/>
     </row>
     <row r="151" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B151" s="19" t="s">
-        <v>206</v>
+        <v>264</v>
       </c>
       <c r="C151" s="11"/>
       <c r="D151" s="11"/>
-      <c r="E151" s="29"/>
-[...1 lines deleted...]
-      <c r="G151" s="29"/>
+      <c r="E151" s="24"/>
+      <c r="F151" s="24"/>
+      <c r="G151" s="24"/>
     </row>
     <row r="152" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B152" s="19" t="s">
-        <v>207</v>
+        <v>265</v>
       </c>
       <c r="C152" s="11"/>
       <c r="D152" s="11"/>
-      <c r="E152" s="29"/>
-[...1 lines deleted...]
-      <c r="G152" s="29"/>
+      <c r="E152" s="24"/>
+      <c r="F152" s="24"/>
+      <c r="G152" s="24"/>
     </row>
     <row r="153" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B153" s="19" t="s">
-        <v>208</v>
+        <v>266</v>
       </c>
       <c r="C153" s="11"/>
       <c r="D153" s="11"/>
-      <c r="E153" s="29"/>
-[...1 lines deleted...]
-      <c r="G153" s="29"/>
+      <c r="E153" s="24"/>
+      <c r="F153" s="24"/>
+      <c r="G153" s="24"/>
     </row>
     <row r="154" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B154" s="19" t="s">
-        <v>209</v>
+        <v>267</v>
       </c>
       <c r="C154" s="11"/>
       <c r="D154" s="11"/>
-      <c r="E154" s="29"/>
-[...1 lines deleted...]
-      <c r="G154" s="29"/>
+      <c r="E154" s="24"/>
+      <c r="F154" s="24"/>
+      <c r="G154" s="24"/>
     </row>
     <row r="155" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B155" s="19" t="s">
-        <v>210</v>
+        <v>268</v>
       </c>
       <c r="C155" s="11"/>
       <c r="D155" s="11"/>
-      <c r="E155" s="29"/>
-[...1 lines deleted...]
-      <c r="G155" s="29"/>
+      <c r="E155" s="24"/>
+      <c r="F155" s="24"/>
+      <c r="G155" s="24"/>
     </row>
     <row r="156" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B156" s="19" t="s">
-        <v>211</v>
+        <v>269</v>
       </c>
       <c r="C156" s="11"/>
       <c r="D156" s="11"/>
-      <c r="E156" s="29"/>
-[...1 lines deleted...]
-      <c r="G156" s="29"/>
+      <c r="E156" s="24"/>
+      <c r="F156" s="24"/>
+      <c r="G156" s="24"/>
     </row>
     <row r="157" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B157" s="19" t="s">
-        <v>212</v>
+        <v>270</v>
       </c>
       <c r="C157" s="11"/>
       <c r="D157" s="11"/>
-      <c r="E157" s="29"/>
-[...1 lines deleted...]
-      <c r="G157" s="29"/>
+      <c r="E157" s="24"/>
+      <c r="F157" s="24"/>
+      <c r="G157" s="24"/>
     </row>
     <row r="158" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B158" s="19" t="s">
-        <v>213</v>
+        <v>271</v>
       </c>
       <c r="C158" s="11"/>
       <c r="D158" s="11"/>
-      <c r="E158" s="29"/>
-[...1 lines deleted...]
-      <c r="G158" s="29"/>
+      <c r="E158" s="24"/>
+      <c r="F158" s="24"/>
+      <c r="G158" s="24"/>
     </row>
     <row r="159" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B159" s="19" t="s">
-        <v>214</v>
+        <v>272</v>
       </c>
       <c r="C159" s="11"/>
       <c r="D159" s="11"/>
-      <c r="E159" s="29"/>
-[...1 lines deleted...]
-      <c r="G159" s="29"/>
+      <c r="E159" s="24"/>
+      <c r="F159" s="24"/>
+      <c r="G159" s="24"/>
     </row>
     <row r="160" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B160" s="19" t="s">
-        <v>215</v>
+        <v>273</v>
       </c>
       <c r="C160" s="11"/>
       <c r="D160" s="11"/>
-      <c r="E160" s="29"/>
-[...1 lines deleted...]
-      <c r="G160" s="29"/>
+      <c r="E160" s="24"/>
+      <c r="F160" s="24"/>
+      <c r="G160" s="24"/>
     </row>
     <row r="161" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B161" s="19" t="s">
-        <v>216</v>
+        <v>274</v>
       </c>
       <c r="C161" s="11"/>
       <c r="D161" s="11"/>
-      <c r="E161" s="29"/>
-[...1 lines deleted...]
-      <c r="G161" s="29"/>
+      <c r="E161" s="24"/>
+      <c r="F161" s="24"/>
+      <c r="G161" s="24"/>
     </row>
     <row r="162" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B162" s="19" t="s">
-        <v>217</v>
+        <v>275</v>
       </c>
       <c r="C162" s="11"/>
       <c r="D162" s="11"/>
-      <c r="E162" s="29"/>
-[...1 lines deleted...]
-      <c r="G162" s="29"/>
+      <c r="E162" s="24"/>
+      <c r="F162" s="24"/>
+      <c r="G162" s="24"/>
     </row>
     <row r="163" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B163" s="19" t="s">
-        <v>218</v>
+        <v>276</v>
       </c>
       <c r="C163" s="11"/>
       <c r="D163" s="11"/>
-      <c r="E163" s="29"/>
-[...1 lines deleted...]
-      <c r="G163" s="29"/>
+      <c r="E163" s="24"/>
+      <c r="F163" s="24"/>
+      <c r="G163" s="24"/>
     </row>
     <row r="164" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B164" s="19" t="s">
-        <v>219</v>
+        <v>277</v>
       </c>
       <c r="C164" s="11"/>
       <c r="D164" s="11"/>
-      <c r="E164" s="29"/>
-[...91 lines deleted...]
-      <c r="G173" s="29"/>
+      <c r="E164" s="24"/>
+      <c r="F164" s="24"/>
+      <c r="G164" s="24"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="B1:G1"/>
-    <mergeCell ref="B12:G12"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" scale="22" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...10 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010035EED0651334EC488E7FE7DFBF9B904D" ma:contentTypeVersion="11" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="7e29d614d93c9c9d7b72c3ee33ceb8e9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="64c94459-a6c5-4cf5-89c0-115a7989494d" xmlns:ns3="1b697df1-33ef-48b3-80f1-7bc5cc96b25a" xmlns:ns4="107ea3ff-ebed-4698-b54c-04cca22f4541" xmlns:ns5="352852a3-b0f9-446f-ba6d-2dabd10762bb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d8ae93a0442eab45b22fdc770eb2b388" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="64c94459-a6c5-4cf5-89c0-115a7989494d"/>
     <xsd:import namespace="1b697df1-33ef-48b3-80f1-7bc5cc96b25a"/>
     <xsd:import namespace="107ea3ff-ebed-4698-b54c-04cca22f4541"/>
     <xsd:import namespace="352852a3-b0f9-446f-ba6d-2dabd10762bb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns5:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -4484,161 +4683,173 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="64c94459-a6c5-4cf5-89c0-115a7989494d">MMB0-614764344-186678</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="64c94459-a6c5-4cf5-89c0-115a7989494d">
+      <Url>https://mmbonline.sharepoint.com/PO/_layouts/15/DocIdRedir.aspx?ID=MMB0-614764344-186678</Url>
+      <Description>MMB0-614764344-186678</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACC7736E-83A5-4258-9662-D63F9BBFD8D0}">
-[...17 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13FED8CE-3C83-4705-9A8C-5292461B3213}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="64c94459-a6c5-4cf5-89c0-115a7989494d"/>
     <ds:schemaRef ds:uri="1b697df1-33ef-48b3-80f1-7bc5cc96b25a"/>
     <ds:schemaRef ds:uri="107ea3ff-ebed-4698-b54c-04cca22f4541"/>
     <ds:schemaRef ds:uri="352852a3-b0f9-446f-ba6d-2dabd10762bb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACC7736E-83A5-4258-9662-D63F9BBFD8D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="352852a3-b0f9-446f-ba6d-2dabd10762bb"/>
+    <ds:schemaRef ds:uri="64c94459-a6c5-4cf5-89c0-115a7989494d"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="1b697df1-33ef-48b3-80f1-7bc5cc96b25a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="107ea3ff-ebed-4698-b54c-04cca22f4541"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78B16EB6-163E-4306-87F2-CE60C937415F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4D32867-12A7-4962-9E81-3C37F080172F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4D32867-12A7-4962-9E81-3C37F080172F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78B16EB6-163E-4306-87F2-CE60C937415F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>List1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>