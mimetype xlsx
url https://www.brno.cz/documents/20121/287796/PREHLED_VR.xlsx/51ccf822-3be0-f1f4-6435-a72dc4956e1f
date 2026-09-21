--- v6 (2026-08-06)
+++ v7 (2026-09-21)
@@ -10,83 +10,83 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mmbonline.sharepoint.com/PO/Sdilene dokumenty/Dokumenty personální oddělení/VÝBĚROVÁ ŘÍZENÍ/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3886" documentId="11_DABEAD3DF6469B5E8F31EEAD135FC3ADC13E8ED4" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A25B6D3B-DFA5-4DC1-B76B-30F4FB9B93D7}"/>
+  <xr:revisionPtr revIDLastSave="4137" documentId="11_DABEAD3DF6469B5E8F31EEAD135FC3ADC13E8ED4" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C3A32AEC-9F54-4FEF-8C78-59E04C77CA63}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!#REF!</definedName>
     <definedName name="_Hlk503514059" localSheetId="0">List1!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="458" uniqueCount="278">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="497" uniqueCount="287">
   <si>
     <t>Aktuální přehled průběhu výběrových řízení vyhlášených v roce 2026</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>číslo výběrového řízení</t>
   </si>
   <si>
     <t>funkční místo</t>
   </si>
   <si>
     <t>útvar (odbor, úsek, oddělení)</t>
   </si>
   <si>
     <t>termín přihlášek</t>
   </si>
   <si>
     <t>počet přihlášek</t>
   </si>
   <si>
     <t>stav</t>
   </si>
   <si>
@@ -769,53 +769,50 @@
   <si>
     <t>vedoucí odboru</t>
   </si>
   <si>
     <t>077/2026</t>
   </si>
   <si>
     <t>078/2026</t>
   </si>
   <si>
     <t>079/2026</t>
   </si>
   <si>
     <t>správní referent</t>
   </si>
   <si>
     <t>080/2026</t>
   </si>
   <si>
     <t>referent majetkoprávního vypořádání - prodloužen termín pro podání přihlášek</t>
   </si>
   <si>
     <t>081/2026</t>
   </si>
   <si>
-    <t>pobíhá výběr</t>
-[...1 lines deleted...]
-  <si>
     <t>082/2026</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">platová účetní -  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Inzerát</t>
     </r>
   </si>
@@ -895,118 +892,183 @@
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">aplikační specialista -  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>inzerát - prodloužen termín pro podání přihlášek</t>
     </r>
   </si>
   <si>
     <t>092/2026</t>
   </si>
   <si>
-    <t>metodik účetnictví - hlavní účetní</t>
-[...4 lines deleted...]
-  <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="238"/>
+      </rPr>
+      <t>metodik účetnictví - hlavní účetn</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>í - prodloužen termín pro podání přihlášek</t>
+    </r>
+  </si>
+  <si>
+    <t>093/2026</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">účetní příjmů - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">Inzerát, - prodloužen termín pro podání přihlášek </t>
+    </r>
+  </si>
+  <si>
+    <t>094/2026</t>
+  </si>
+  <si>
+    <t>vedoucí Úseku tajemníka</t>
+  </si>
+  <si>
+    <t>Úsek tajemníka</t>
+  </si>
+  <si>
+    <t>095/2026</t>
+  </si>
+  <si>
+    <t>referent sociálního začleňování</t>
+  </si>
+  <si>
+    <t>096/2026</t>
+  </si>
+  <si>
+    <r>
+      <t>účetní -</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>Inzerát</t>
+      <t xml:space="preserve"> prodloužen termín pro podání přihlášek</t>
     </r>
   </si>
   <si>
-    <t>094/2026</t>
-[...13 lines deleted...]
-  <si>
     <t>097/2026</t>
   </si>
   <si>
+    <t>vedoucí Referátu vjezdových oprávění</t>
+  </si>
+  <si>
     <t>098/2026</t>
   </si>
   <si>
     <t>099/2026</t>
   </si>
   <si>
+    <t xml:space="preserve">referent stavebního úřadu </t>
+  </si>
+  <si>
     <t>100/2026</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">platová účetní - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>inzerát</t>
+    </r>
+  </si>
+  <si>
     <t>101/2026</t>
   </si>
   <si>
     <t>102/2026</t>
   </si>
   <si>
+    <t>Odbor přestuplů v dopravě</t>
+  </si>
+  <si>
     <t>103/2026</t>
   </si>
   <si>
+    <t>vedoucí Referátu právní pomoci (asistence) voleným orgánům</t>
+  </si>
+  <si>
     <t>104/2026</t>
   </si>
   <si>
+    <t>referent</t>
+  </si>
+  <si>
     <t>105/2026</t>
   </si>
   <si>
     <t>106/2026</t>
   </si>
   <si>
     <t>107/2026</t>
   </si>
   <si>
     <t>108/2026</t>
   </si>
   <si>
     <t>109/2026</t>
   </si>
   <si>
     <t>110/2026</t>
   </si>
   <si>
     <t>111/2026</t>
   </si>
   <si>
     <t>112/2026</t>
   </si>
   <si>
     <t>113/2026</t>
@@ -1129,50 +1191,56 @@
     <t>152/2026</t>
   </si>
   <si>
     <t>153/2026</t>
   </si>
   <si>
     <t>154/2026</t>
   </si>
   <si>
     <t>155/2026</t>
   </si>
   <si>
     <t>156/2026</t>
   </si>
   <si>
     <t>157/2026</t>
   </si>
   <si>
     <t>158/2026</t>
   </si>
   <si>
     <t>159/2026</t>
   </si>
   <si>
     <t>160/2026</t>
+  </si>
+  <si>
+    <t>metodik sportu</t>
+  </si>
+  <si>
+    <t>metodik účetnictví - prodloužen termín pro podání přihlášek</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -1198,66 +1266,62 @@
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
-      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
-[...6 lines deleted...]
-      <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -1397,51 +1461,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
@@ -1459,56 +1523,53 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
     <cellStyle name="Normální 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1790,76 +1851,76 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G164"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="99" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A85" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="2" topLeftCell="A97" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="bottomLeft" activeCell="H91" sqref="H91"/>
+      <selection pane="bottomLeft" activeCell="H111" sqref="H111"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="74.5703125" customWidth="1"/>
     <col min="4" max="4" width="38.7109375" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="20.5703125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="21" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2"/>
-      <c r="B1" s="34" t="s">
+      <c r="B1" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="34"/>
-[...3 lines deleted...]
-      <c r="G1" s="34"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
     </row>
     <row r="2" spans="1:7" s="3" customFormat="1" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="30" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
@@ -3177,51 +3238,51 @@
       </c>
       <c r="F68" s="19">
         <v>10</v>
       </c>
       <c r="G68" s="19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="19" t="s">
         <v>155</v>
       </c>
       <c r="C69" s="12" t="s">
         <v>156</v>
       </c>
       <c r="D69" s="12" t="s">
         <v>40</v>
       </c>
       <c r="E69" s="22">
         <v>46177</v>
       </c>
       <c r="F69" s="19">
         <v>27</v>
       </c>
       <c r="G69" s="19" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
     </row>
     <row r="70" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="19" t="s">
         <v>157</v>
       </c>
       <c r="C70" s="12" t="s">
         <v>158</v>
       </c>
       <c r="D70" s="12" t="s">
         <v>50</v>
       </c>
       <c r="E70" s="22">
         <v>46177</v>
       </c>
       <c r="F70" s="19">
         <v>10</v>
       </c>
       <c r="G70" s="19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="19" t="s">
         <v>159</v>
@@ -3297,51 +3358,51 @@
       </c>
       <c r="F74" s="19">
         <v>8</v>
       </c>
       <c r="G74" s="19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="19" t="s">
         <v>165</v>
       </c>
       <c r="C75" s="12" t="s">
         <v>166</v>
       </c>
       <c r="D75" s="12" t="s">
         <v>40</v>
       </c>
       <c r="E75" s="22">
         <v>46195</v>
       </c>
       <c r="F75" s="19">
         <v>2</v>
       </c>
       <c r="G75" s="19" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
     </row>
     <row r="76" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="19" t="s">
         <v>167</v>
       </c>
       <c r="C76" s="12" t="s">
         <v>168</v>
       </c>
       <c r="D76" s="12" t="s">
         <v>93</v>
       </c>
       <c r="E76" s="22">
         <v>46203</v>
       </c>
       <c r="F76" s="19">
         <v>6</v>
       </c>
       <c r="G76" s="19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="77" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="19" t="s">
         <v>169</v>
@@ -3377,1220 +3438,1392 @@
       </c>
       <c r="F78" s="19">
         <v>3</v>
       </c>
       <c r="G78" s="19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="79" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B79" s="19" t="s">
         <v>172</v>
       </c>
       <c r="C79" s="12" t="s">
         <v>173</v>
       </c>
       <c r="D79" s="12" t="s">
         <v>174</v>
       </c>
       <c r="E79" s="22">
         <v>45504</v>
       </c>
       <c r="F79" s="19">
         <v>29</v>
       </c>
       <c r="G79" s="19" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
     </row>
     <row r="80" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="19" t="s">
         <v>175</v>
       </c>
       <c r="C80" s="12" t="s">
         <v>176</v>
       </c>
       <c r="D80" s="12" t="s">
         <v>55</v>
       </c>
       <c r="E80" s="22">
         <v>46216</v>
       </c>
       <c r="F80" s="19">
         <v>1</v>
       </c>
       <c r="G80" s="19" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
     </row>
     <row r="81" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="19" t="s">
         <v>177</v>
       </c>
       <c r="C81" s="12" t="s">
         <v>47</v>
       </c>
       <c r="D81" s="12" t="s">
         <v>40</v>
       </c>
       <c r="E81" s="22">
         <v>46212</v>
       </c>
       <c r="F81" s="19">
         <v>18</v>
       </c>
       <c r="G81" s="19" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
     </row>
     <row r="82" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B82" s="19" t="s">
         <v>178</v>
       </c>
       <c r="C82" s="12" t="s">
         <v>114</v>
       </c>
       <c r="D82" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E82" s="22">
         <v>46218</v>
       </c>
       <c r="F82" s="19">
         <v>4</v>
       </c>
       <c r="G82" s="19" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
     </row>
     <row r="83" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B83" s="19" t="s">
         <v>179</v>
       </c>
       <c r="C83" s="12" t="s">
         <v>180</v>
       </c>
       <c r="D83" s="12" t="s">
         <v>16</v>
       </c>
       <c r="E83" s="22">
         <v>46218</v>
       </c>
       <c r="F83" s="19">
         <v>13</v>
       </c>
       <c r="G83" s="19" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
     </row>
     <row r="84" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B84" s="19" t="s">
         <v>181</v>
       </c>
       <c r="C84" s="12" t="s">
         <v>182</v>
       </c>
       <c r="D84" s="12" t="s">
         <v>19</v>
       </c>
       <c r="E84" s="22">
         <v>46226</v>
       </c>
       <c r="F84" s="19">
         <v>4</v>
       </c>
       <c r="G84" s="19" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
     </row>
     <row r="85" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B85" s="19" t="s">
         <v>183</v>
       </c>
       <c r="C85" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D85" s="12" t="s">
         <v>19</v>
       </c>
       <c r="E85" s="22">
         <v>46219</v>
       </c>
       <c r="F85" s="19">
         <v>5</v>
       </c>
       <c r="G85" s="19" t="s">
-        <v>184</v>
+        <v>11</v>
       </c>
     </row>
     <row r="86" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B86" s="19" t="s">
+        <v>184</v>
+      </c>
+      <c r="C86" s="13" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="D86" s="12" t="s">
         <v>60</v>
       </c>
       <c r="E86" s="22">
         <v>46227</v>
       </c>
       <c r="F86" s="19">
         <v>8</v>
       </c>
       <c r="G86" s="19" t="s">
-        <v>184</v>
+        <v>11</v>
       </c>
     </row>
     <row r="87" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="19" t="s">
+        <v>186</v>
+      </c>
+      <c r="C87" s="12" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="D87" s="12" t="s">
         <v>93</v>
       </c>
       <c r="E87" s="22">
         <v>46225</v>
       </c>
       <c r="F87" s="19">
         <v>5</v>
       </c>
       <c r="G87" s="19" t="s">
-        <v>184</v>
+        <v>11</v>
       </c>
     </row>
     <row r="88" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B88" s="19" t="s">
+        <v>188</v>
+      </c>
+      <c r="C88" s="12" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="D88" s="12" t="s">
         <v>93</v>
       </c>
       <c r="E88" s="22">
         <v>46225</v>
       </c>
       <c r="F88" s="19">
         <v>6</v>
       </c>
       <c r="G88" s="19" t="s">
-        <v>184</v>
+        <v>11</v>
       </c>
     </row>
     <row r="89" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B89" s="19" t="s">
+        <v>190</v>
+      </c>
+      <c r="C89" s="12" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="D89" s="12" t="s">
         <v>93</v>
       </c>
       <c r="E89" s="22">
         <v>46225</v>
       </c>
       <c r="F89" s="19">
         <v>8</v>
       </c>
       <c r="G89" s="19" t="s">
-        <v>184</v>
+        <v>11</v>
       </c>
     </row>
     <row r="90" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B90" s="19" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C90" s="12" t="s">
         <v>101</v>
       </c>
       <c r="D90" s="12" t="s">
         <v>102</v>
       </c>
       <c r="E90" s="22">
         <v>46226</v>
       </c>
       <c r="F90" s="19">
         <v>5</v>
       </c>
       <c r="G90" s="19" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
     </row>
     <row r="91" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B91" s="19" t="s">
+        <v>193</v>
+      </c>
+      <c r="C91" s="1" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="D91" s="12" t="s">
         <v>83</v>
       </c>
       <c r="E91" s="22">
         <v>46241</v>
       </c>
       <c r="F91" s="19">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G91" s="19" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
     </row>
     <row r="92" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B92" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="C92" s="12" t="s">
         <v>196</v>
       </c>
-      <c r="C92" s="12" t="s">
+      <c r="D92" s="12" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="E92" s="22">
         <v>46231</v>
       </c>
       <c r="F92" s="19">
         <v>29</v>
       </c>
       <c r="G92" s="19" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
     </row>
     <row r="93" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B93" s="19" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C93" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D93" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="E93" s="30">
+      <c r="E93" s="22">
         <v>46237</v>
       </c>
       <c r="F93" s="24">
         <v>8</v>
       </c>
       <c r="G93" s="19" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
     </row>
     <row r="94" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B94" s="19" t="s">
+        <v>199</v>
+      </c>
+      <c r="C94" s="31" t="s">
         <v>200</v>
       </c>
-      <c r="C94" s="32" t="s">
+      <c r="D94" s="12" t="s">
         <v>201</v>
       </c>
-      <c r="D94" s="29" t="s">
-[...3 lines deleted...]
-        <v>46248</v>
+      <c r="E94" s="22">
+        <v>46265</v>
       </c>
       <c r="F94" s="24">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G94" s="19" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
     </row>
     <row r="95" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B95" s="19" t="s">
+        <v>202</v>
+      </c>
+      <c r="C95" s="13" t="s">
         <v>203</v>
       </c>
-      <c r="C95" s="33" t="s">
+      <c r="D95" s="12" t="s">
+        <v>201</v>
+      </c>
+      <c r="E95" s="22">
+        <v>46265</v>
+      </c>
+      <c r="F95" s="24">
+        <v>1</v>
+      </c>
+      <c r="G95" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="96" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B96" s="19" t="s">
         <v>204</v>
       </c>
-      <c r="D95" s="29" t="s">
-[...13 lines deleted...]
-      <c r="B96" s="19" t="s">
+      <c r="C96" s="29" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="D96" s="12" t="s">
         <v>60</v>
       </c>
       <c r="E96" s="22">
-        <v>46244</v>
+        <v>46272</v>
       </c>
       <c r="F96" s="19">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G96" s="19" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
     </row>
     <row r="97" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B97" s="19" t="s">
+        <v>206</v>
+      </c>
+      <c r="C97" s="13" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="D97" s="12" t="s">
         <v>60</v>
       </c>
       <c r="E97" s="22">
-        <v>46244</v>
+        <v>46251</v>
       </c>
       <c r="F97" s="19">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G97" s="19" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
     </row>
     <row r="98" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B98" s="19" t="s">
+        <v>208</v>
+      </c>
+      <c r="C98" s="13" t="s">
         <v>209</v>
       </c>
-      <c r="C98" s="31" t="s">
+      <c r="D98" s="12" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="E98" s="22">
         <v>46248</v>
       </c>
       <c r="F98" s="19">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G98" s="19" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
     </row>
     <row r="99" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B99" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="C99" s="13" t="s">
         <v>212</v>
       </c>
-      <c r="C99" s="31"/>
-[...5 lines deleted...]
-    <row r="100" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D99" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="E99" s="22">
+        <v>46259</v>
+      </c>
+      <c r="F99" s="19">
+        <v>8</v>
+      </c>
+      <c r="G99" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="100" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B100" s="19" t="s">
         <v>213</v>
       </c>
-      <c r="C100" s="31"/>
-[...5 lines deleted...]
-    <row r="101" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="C100" s="13" t="s">
+        <v>214</v>
+      </c>
+      <c r="D100" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="E100" s="22">
+        <v>46267</v>
+      </c>
+      <c r="F100" s="19">
+        <v>10</v>
+      </c>
+      <c r="G100" s="19" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="101" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B101" s="19" t="s">
-        <v>214</v>
-[...7 lines deleted...]
-    <row r="102" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>215</v>
+      </c>
+      <c r="C101" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="D101" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="E101" s="22">
+        <v>46266</v>
+      </c>
+      <c r="F101" s="19">
+        <v>6</v>
+      </c>
+      <c r="G101" s="19" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="102" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B102" s="19" t="s">
-        <v>215</v>
-[...7 lines deleted...]
-    <row r="103" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>217</v>
+      </c>
+      <c r="C102" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="D102" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E102" s="22">
+        <v>46262</v>
+      </c>
+      <c r="F102" s="19">
+        <v>15</v>
+      </c>
+      <c r="G102" s="19" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="103" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B103" s="19" t="s">
-        <v>216</v>
-[...7 lines deleted...]
-    <row r="104" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>218</v>
+      </c>
+      <c r="C103" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="D103" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E103" s="22">
+        <v>46295</v>
+      </c>
+      <c r="F103" s="19">
+        <v>14</v>
+      </c>
+      <c r="G103" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="104" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B104" s="19" t="s">
-        <v>217</v>
-[...7 lines deleted...]
-    <row r="105" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>220</v>
+      </c>
+      <c r="C104" s="30" t="s">
+        <v>221</v>
+      </c>
+      <c r="D104" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="E104" s="22">
+        <v>46267</v>
+      </c>
+      <c r="F104" s="19">
+        <v>14</v>
+      </c>
+      <c r="G104" s="19" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="105" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B105" s="19" t="s">
-        <v>218</v>
-[...7 lines deleted...]
-    <row r="106" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>222</v>
+      </c>
+      <c r="C105" s="13" t="s">
+        <v>196</v>
+      </c>
+      <c r="D105" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="E105" s="22">
+        <v>46274</v>
+      </c>
+      <c r="F105" s="19">
+        <v>34</v>
+      </c>
+      <c r="G105" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="106" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B106" s="19" t="s">
-        <v>219</v>
-[...7 lines deleted...]
-    <row r="107" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>223</v>
+      </c>
+      <c r="C106" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="D106" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="E106" s="22">
+        <v>46267</v>
+      </c>
+      <c r="F106" s="19">
+        <v>14</v>
+      </c>
+      <c r="G106" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="107" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B107" s="19" t="s">
-        <v>220</v>
-[...7 lines deleted...]
-    <row r="108" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>225</v>
+      </c>
+      <c r="C107" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="D107" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="E107" s="22">
+        <v>46269</v>
+      </c>
+      <c r="F107" s="19">
+        <v>6</v>
+      </c>
+      <c r="G107" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="108" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B108" s="19" t="s">
-        <v>221</v>
-[...7 lines deleted...]
-    <row r="109" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>227</v>
+      </c>
+      <c r="C108" s="32" t="s">
+        <v>228</v>
+      </c>
+      <c r="D108" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="E108" s="22">
+        <v>46276</v>
+      </c>
+      <c r="F108" s="19">
+        <v>16</v>
+      </c>
+      <c r="G108" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="109" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B109" s="19" t="s">
-        <v>222</v>
-[...7 lines deleted...]
-    <row r="110" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>229</v>
+      </c>
+      <c r="C109" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="D109" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="E109" s="22">
+        <v>46280</v>
+      </c>
+      <c r="F109" s="19">
+        <v>9</v>
+      </c>
+      <c r="G109" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="110" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B110" s="19" t="s">
-        <v>223</v>
-[...7 lines deleted...]
-    <row r="111" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>230</v>
+      </c>
+      <c r="C110" s="32" t="s">
+        <v>286</v>
+      </c>
+      <c r="D110" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="E110" s="22">
+        <v>46295</v>
+      </c>
+      <c r="F110" s="19">
+        <v>1</v>
+      </c>
+      <c r="G110" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="111" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B111" s="19" t="s">
-        <v>224</v>
-[...7 lines deleted...]
-    <row r="112" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>231</v>
+      </c>
+      <c r="C111" s="32" t="s">
+        <v>285</v>
+      </c>
+      <c r="D111" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="E111" s="22">
+        <v>46288</v>
+      </c>
+      <c r="F111" s="24">
+        <v>7</v>
+      </c>
+      <c r="G111" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="112" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B112" s="19" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="C112" s="11"/>
       <c r="D112" s="11"/>
       <c r="E112" s="24"/>
       <c r="F112" s="24"/>
       <c r="G112" s="24"/>
     </row>
-    <row r="113" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+    <row r="113" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B113" s="19" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="C113" s="11"/>
       <c r="D113" s="11"/>
       <c r="E113" s="24"/>
       <c r="F113" s="24"/>
       <c r="G113" s="24"/>
     </row>
     <row r="114" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B114" s="19" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="C114" s="11"/>
       <c r="D114" s="11"/>
       <c r="E114" s="24"/>
       <c r="F114" s="24"/>
       <c r="G114" s="24"/>
     </row>
     <row r="115" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B115" s="19" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="C115" s="11"/>
       <c r="D115" s="11"/>
       <c r="E115" s="24"/>
       <c r="F115" s="24"/>
       <c r="G115" s="24"/>
     </row>
     <row r="116" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B116" s="19" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="C116" s="11"/>
       <c r="D116" s="11"/>
       <c r="E116" s="24"/>
       <c r="F116" s="24"/>
       <c r="G116" s="24"/>
     </row>
     <row r="117" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B117" s="19" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="C117" s="11"/>
       <c r="D117" s="11"/>
       <c r="E117" s="24"/>
       <c r="F117" s="24"/>
       <c r="G117" s="24"/>
     </row>
     <row r="118" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B118" s="19" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="C118" s="11"/>
       <c r="D118" s="11"/>
       <c r="E118" s="24"/>
       <c r="F118" s="24"/>
       <c r="G118" s="24"/>
     </row>
     <row r="119" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B119" s="19" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="C119" s="11"/>
       <c r="D119" s="11"/>
       <c r="E119" s="24"/>
       <c r="F119" s="24"/>
       <c r="G119" s="24"/>
     </row>
     <row r="120" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B120" s="19" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="C120" s="11"/>
       <c r="D120" s="11"/>
       <c r="E120" s="24"/>
       <c r="F120" s="24"/>
       <c r="G120" s="24"/>
     </row>
     <row r="121" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B121" s="19" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="C121" s="11"/>
       <c r="D121" s="11"/>
       <c r="E121" s="24"/>
       <c r="F121" s="24"/>
       <c r="G121" s="24"/>
     </row>
     <row r="122" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B122" s="19" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="C122" s="11"/>
       <c r="D122" s="11"/>
       <c r="E122" s="24"/>
       <c r="F122" s="24"/>
       <c r="G122" s="24"/>
     </row>
     <row r="123" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B123" s="19" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="C123" s="11"/>
       <c r="D123" s="11"/>
       <c r="E123" s="24"/>
       <c r="F123" s="24"/>
       <c r="G123" s="24"/>
     </row>
     <row r="124" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B124" s="19" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="C124" s="11"/>
       <c r="D124" s="11"/>
       <c r="E124" s="24"/>
       <c r="F124" s="24"/>
       <c r="G124" s="24"/>
     </row>
     <row r="125" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B125" s="19" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="C125" s="11"/>
       <c r="D125" s="11"/>
       <c r="E125" s="24"/>
       <c r="F125" s="24"/>
       <c r="G125" s="24"/>
     </row>
     <row r="126" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B126" s="19" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="C126" s="11"/>
       <c r="D126" s="11"/>
       <c r="E126" s="24"/>
       <c r="F126" s="24"/>
       <c r="G126" s="24"/>
     </row>
     <row r="127" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B127" s="19" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="C127" s="11"/>
       <c r="D127" s="11"/>
       <c r="E127" s="24"/>
       <c r="F127" s="24"/>
       <c r="G127" s="24"/>
     </row>
     <row r="128" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B128" s="19" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="C128" s="11"/>
       <c r="D128" s="11"/>
       <c r="E128" s="24"/>
       <c r="F128" s="24"/>
       <c r="G128" s="24"/>
     </row>
     <row r="129" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B129" s="19" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="C129" s="11"/>
       <c r="D129" s="11"/>
       <c r="E129" s="24"/>
       <c r="F129" s="24"/>
       <c r="G129" s="24"/>
     </row>
     <row r="130" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B130" s="19" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="C130" s="11"/>
       <c r="D130" s="11"/>
       <c r="E130" s="24"/>
       <c r="F130" s="24"/>
       <c r="G130" s="24"/>
     </row>
     <row r="131" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B131" s="19" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="C131" s="11"/>
       <c r="D131" s="11"/>
       <c r="E131" s="24"/>
       <c r="F131" s="24"/>
       <c r="G131" s="24"/>
     </row>
     <row r="132" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B132" s="19" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="C132" s="11"/>
       <c r="D132" s="11"/>
       <c r="E132" s="24"/>
       <c r="F132" s="24"/>
       <c r="G132" s="24"/>
     </row>
     <row r="133" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B133" s="19" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="C133" s="11"/>
       <c r="D133" s="11"/>
       <c r="E133" s="24"/>
       <c r="F133" s="24"/>
       <c r="G133" s="24"/>
     </row>
     <row r="134" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B134" s="19" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="C134" s="11"/>
       <c r="D134" s="11"/>
       <c r="E134" s="24"/>
       <c r="F134" s="24"/>
       <c r="G134" s="24"/>
     </row>
     <row r="135" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B135" s="19" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="C135" s="11"/>
       <c r="D135" s="11"/>
       <c r="E135" s="24"/>
       <c r="F135" s="24"/>
       <c r="G135" s="24"/>
     </row>
     <row r="136" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B136" s="19" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="C136" s="11"/>
       <c r="D136" s="11"/>
       <c r="E136" s="24"/>
       <c r="F136" s="24"/>
       <c r="G136" s="24"/>
     </row>
     <row r="137" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B137" s="19" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="C137" s="11"/>
       <c r="D137" s="11"/>
       <c r="E137" s="24"/>
       <c r="F137" s="24"/>
       <c r="G137" s="24"/>
     </row>
     <row r="138" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B138" s="19" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="C138" s="11"/>
       <c r="D138" s="11"/>
       <c r="E138" s="24"/>
       <c r="F138" s="24"/>
       <c r="G138" s="24"/>
     </row>
     <row r="139" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B139" s="19" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
       <c r="C139" s="11"/>
       <c r="D139" s="11"/>
       <c r="E139" s="24"/>
       <c r="F139" s="24"/>
       <c r="G139" s="24"/>
     </row>
     <row r="140" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B140" s="19" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="C140" s="11"/>
       <c r="D140" s="11"/>
       <c r="E140" s="24"/>
       <c r="F140" s="24"/>
       <c r="G140" s="24"/>
     </row>
     <row r="141" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B141" s="19" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="C141" s="11"/>
       <c r="D141" s="11"/>
       <c r="E141" s="24"/>
       <c r="F141" s="24"/>
       <c r="G141" s="24"/>
     </row>
     <row r="142" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B142" s="19" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="C142" s="11"/>
       <c r="D142" s="11"/>
       <c r="E142" s="24"/>
       <c r="F142" s="24"/>
       <c r="G142" s="24"/>
     </row>
     <row r="143" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B143" s="19" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="C143" s="11"/>
       <c r="D143" s="11"/>
       <c r="E143" s="24"/>
       <c r="F143" s="24"/>
       <c r="G143" s="24"/>
     </row>
     <row r="144" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B144" s="19" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="C144" s="11"/>
       <c r="D144" s="11"/>
       <c r="E144" s="24"/>
       <c r="F144" s="24"/>
       <c r="G144" s="24"/>
     </row>
     <row r="145" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B145" s="19" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C145" s="11"/>
       <c r="D145" s="11"/>
       <c r="E145" s="24"/>
       <c r="F145" s="24"/>
       <c r="G145" s="24"/>
     </row>
     <row r="146" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B146" s="19" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="C146" s="11"/>
       <c r="D146" s="11"/>
       <c r="E146" s="24"/>
       <c r="F146" s="24"/>
       <c r="G146" s="24"/>
     </row>
     <row r="147" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B147" s="19" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="C147" s="11"/>
       <c r="D147" s="11"/>
       <c r="E147" s="24"/>
       <c r="F147" s="24"/>
       <c r="G147" s="24"/>
     </row>
     <row r="148" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B148" s="19" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="C148" s="11"/>
       <c r="D148" s="11"/>
       <c r="E148" s="24"/>
       <c r="F148" s="24"/>
       <c r="G148" s="24"/>
     </row>
     <row r="149" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B149" s="19" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="C149" s="11"/>
       <c r="D149" s="11"/>
       <c r="E149" s="24"/>
       <c r="F149" s="24"/>
       <c r="G149" s="24"/>
     </row>
     <row r="150" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B150" s="19" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="C150" s="11"/>
       <c r="D150" s="11"/>
       <c r="E150" s="24"/>
       <c r="F150" s="24"/>
       <c r="G150" s="24"/>
     </row>
     <row r="151" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B151" s="19" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="C151" s="11"/>
       <c r="D151" s="11"/>
       <c r="E151" s="24"/>
       <c r="F151" s="24"/>
       <c r="G151" s="24"/>
     </row>
     <row r="152" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B152" s="19" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="C152" s="11"/>
       <c r="D152" s="11"/>
       <c r="E152" s="24"/>
       <c r="F152" s="24"/>
       <c r="G152" s="24"/>
     </row>
     <row r="153" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B153" s="19" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="C153" s="11"/>
       <c r="D153" s="11"/>
       <c r="E153" s="24"/>
       <c r="F153" s="24"/>
       <c r="G153" s="24"/>
     </row>
     <row r="154" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B154" s="19" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="C154" s="11"/>
       <c r="D154" s="11"/>
       <c r="E154" s="24"/>
       <c r="F154" s="24"/>
       <c r="G154" s="24"/>
     </row>
     <row r="155" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B155" s="19" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="C155" s="11"/>
       <c r="D155" s="11"/>
       <c r="E155" s="24"/>
       <c r="F155" s="24"/>
       <c r="G155" s="24"/>
     </row>
     <row r="156" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B156" s="19" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="C156" s="11"/>
       <c r="D156" s="11"/>
       <c r="E156" s="24"/>
       <c r="F156" s="24"/>
       <c r="G156" s="24"/>
     </row>
     <row r="157" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B157" s="19" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="C157" s="11"/>
       <c r="D157" s="11"/>
       <c r="E157" s="24"/>
       <c r="F157" s="24"/>
       <c r="G157" s="24"/>
     </row>
     <row r="158" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B158" s="19" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
       <c r="C158" s="11"/>
       <c r="D158" s="11"/>
       <c r="E158" s="24"/>
       <c r="F158" s="24"/>
       <c r="G158" s="24"/>
     </row>
     <row r="159" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B159" s="19" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="C159" s="11"/>
       <c r="D159" s="11"/>
       <c r="E159" s="24"/>
       <c r="F159" s="24"/>
       <c r="G159" s="24"/>
     </row>
     <row r="160" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B160" s="19" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="C160" s="11"/>
       <c r="D160" s="11"/>
       <c r="E160" s="24"/>
       <c r="F160" s="24"/>
       <c r="G160" s="24"/>
     </row>
     <row r="161" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B161" s="19" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
       <c r="C161" s="11"/>
       <c r="D161" s="11"/>
       <c r="E161" s="24"/>
       <c r="F161" s="24"/>
       <c r="G161" s="24"/>
     </row>
     <row r="162" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B162" s="19" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="C162" s="11"/>
       <c r="D162" s="11"/>
       <c r="E162" s="24"/>
       <c r="F162" s="24"/>
       <c r="G162" s="24"/>
     </row>
     <row r="163" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B163" s="19" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="C163" s="11"/>
       <c r="D163" s="11"/>
       <c r="E163" s="24"/>
       <c r="F163" s="24"/>
       <c r="G163" s="24"/>
     </row>
     <row r="164" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B164" s="19" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="C164" s="11"/>
       <c r="D164" s="11"/>
       <c r="E164" s="24"/>
       <c r="F164" s="24"/>
       <c r="G164" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:G1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" scale="22" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010035EED0651334EC488E7FE7DFBF9B904D" ma:contentTypeVersion="11" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="7e29d614d93c9c9d7b72c3ee33ceb8e9">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="64c94459-a6c5-4cf5-89c0-115a7989494d" xmlns:ns3="1b697df1-33ef-48b3-80f1-7bc5cc96b25a" xmlns:ns4="107ea3ff-ebed-4698-b54c-04cca22f4541" xmlns:ns5="352852a3-b0f9-446f-ba6d-2dabd10762bb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d8ae93a0442eab45b22fdc770eb2b388" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="64c94459-a6c5-4cf5-89c0-115a7989494d">MMB0-614764344-186678</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="64c94459-a6c5-4cf5-89c0-115a7989494d">
+      <Url>https://mmbonline.sharepoint.com/PO/_layouts/15/DocIdRedir.aspx?ID=MMB0-614764344-186678</Url>
+      <Description>MMB0-614764344-186678</Description>
+    </_dlc_DocIdUrl>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1b697df1-33ef-48b3-80f1-7bc5cc96b25a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="64c94459-a6c5-4cf5-89c0-115a7989494d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010035EED0651334EC488E7FE7DFBF9B904D" ma:contentTypeVersion="15" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="4deace082880dfc5703969006fcfa448">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="64c94459-a6c5-4cf5-89c0-115a7989494d" xmlns:ns3="1b697df1-33ef-48b3-80f1-7bc5cc96b25a" xmlns:ns4="107ea3ff-ebed-4698-b54c-04cca22f4541" xmlns:ns5="352852a3-b0f9-446f-ba6d-2dabd10762bb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fc5a53f2223880c6181aa307a2d88644" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="64c94459-a6c5-4cf5-89c0-115a7989494d"/>
     <xsd:import namespace="1b697df1-33ef-48b3-80f1-7bc5cc96b25a"/>
     <xsd:import namespace="107ea3ff-ebed-4698-b54c-04cca22f4541"/>
     <xsd:import namespace="352852a3-b0f9-446f-ba6d-2dabd10762bb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns5:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="64c94459-a6c5-4cf5-89c0-115a7989494d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Hodnota ID dokumentu" ma:description="Hodnota ID dokumentu přiřazená této položce" ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="ID dokumentu" ma:description="Trvalý odkaz na tento dokument" ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{02aad992-3633-49d6-bab6-2833da5e6d5f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="64c94459-a6c5-4cf5-89c0-115a7989494d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1b697df1-33ef-48b3-80f1-7bc5cc96b25a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="15" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="16" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Značky obrázků" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="590eb72d-ad02-4f84-953f-902ab4317d5a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="107ea3ff-ebed-4698-b54c-04cca22f4541" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -4683,173 +4916,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13FED8CE-3C83-4705-9A8C-5292461B3213}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACC7736E-83A5-4258-9662-D63F9BBFD8D0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="352852a3-b0f9-446f-ba6d-2dabd10762bb"/>
     <ds:schemaRef ds:uri="64c94459-a6c5-4cf5-89c0-115a7989494d"/>
-    <ds:schemaRef ds:uri="1b697df1-33ef-48b3-80f1-7bc5cc96b25a"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="352852a3-b0f9-446f-ba6d-2dabd10762bb"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="107ea3ff-ebed-4698-b54c-04cca22f4541"/>
     <ds:schemaRef ds:uri="1b697df1-33ef-48b3-80f1-7bc5cc96b25a"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="107ea3ff-ebed-4698-b54c-04cca22f4541"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5FEA099-5113-49EA-90F5-B972752D36EB}"/>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4D32867-12A7-4962-9E81-3C37F080172F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78B16EB6-163E-4306-87F2-CE60C937415F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78B16EB6-163E-4306-87F2-CE60C937415F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4D32867-12A7-4962-9E81-3C37F080172F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>List1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>