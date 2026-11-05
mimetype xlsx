--- v7 (2026-09-21)
+++ v8 (2026-11-05)
@@ -10,83 +10,83 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mmbonline.sharepoint.com/PO/Sdilene dokumenty/Dokumenty personální oddělení/VÝBĚROVÁ ŘÍZENÍ/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4137" documentId="11_DABEAD3DF6469B5E8F31EEAD135FC3ADC13E8ED4" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C3A32AEC-9F54-4FEF-8C78-59E04C77CA63}"/>
+  <xr:revisionPtr revIDLastSave="4400" documentId="11_DABEAD3DF6469B5E8F31EEAD135FC3ADC13E8ED4" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F0452D9B-44F7-4E2D-AD92-532DA9BA8818}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">List1!#REF!</definedName>
     <definedName name="_Hlk503514059" localSheetId="0">List1!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="497" uniqueCount="287">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="298">
   <si>
     <t>Aktuální přehled průběhu výběrových řízení vyhlášených v roce 2026</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>číslo výběrového řízení</t>
   </si>
   <si>
     <t>funkční místo</t>
   </si>
   <si>
     <t>útvar (odbor, úsek, oddělení)</t>
   </si>
   <si>
     <t>termín přihlášek</t>
   </si>
   <si>
     <t>počet přihlášek</t>
   </si>
   <si>
     <t>stav</t>
   </si>
   <si>
@@ -979,51 +979,64 @@
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> prodloužen termín pro podání přihlášek</t>
     </r>
   </si>
   <si>
     <t>097/2026</t>
   </si>
   <si>
     <t>vedoucí Referátu vjezdových oprávění</t>
   </si>
   <si>
     <t>098/2026</t>
   </si>
   <si>
     <t>099/2026</t>
   </si>
   <si>
-    <t xml:space="preserve">referent stavebního úřadu </t>
+    <r>
+      <t xml:space="preserve">referent stavebního úřadu - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>prodloužen termín pro podání přihlášek</t>
+    </r>
   </si>
   <si>
     <t>100/2026</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">platová účetní - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t>inzerát</t>
     </r>
   </si>
   <si>
     <t>101/2026</t>
@@ -1031,95 +1044,147 @@
   <si>
     <t>102/2026</t>
   </si>
   <si>
     <t>Odbor přestuplů v dopravě</t>
   </si>
   <si>
     <t>103/2026</t>
   </si>
   <si>
     <t>vedoucí Referátu právní pomoci (asistence) voleným orgánům</t>
   </si>
   <si>
     <t>104/2026</t>
   </si>
   <si>
     <t>referent</t>
   </si>
   <si>
     <t>105/2026</t>
   </si>
   <si>
     <t>106/2026</t>
   </si>
   <si>
+    <t>metodik účetnictví - prodloužen termín pro podání přihlášek</t>
+  </si>
+  <si>
     <t>107/2026</t>
   </si>
   <si>
+    <t>metodik sportu</t>
+  </si>
+  <si>
     <t>108/2026</t>
   </si>
   <si>
     <t>109/2026</t>
   </si>
   <si>
+    <t>platová účetní</t>
+  </si>
+  <si>
     <t>110/2026</t>
   </si>
   <si>
     <t>111/2026</t>
   </si>
   <si>
+    <t xml:space="preserve">vedoucí Oddělení archivně zpracovatelského </t>
+  </si>
+  <si>
     <t>112/2026</t>
   </si>
   <si>
+    <t>vedoucí odboru  - prodloužen termín pro podání přihlášek</t>
+  </si>
+  <si>
     <t>113/2026</t>
   </si>
   <si>
+    <t>referent státní správy</t>
+  </si>
+  <si>
     <t>114/2026</t>
   </si>
   <si>
+    <t>referent samosprávy</t>
+  </si>
+  <si>
     <t>115/2026</t>
   </si>
   <si>
+    <r>
+      <t xml:space="preserve">vedoucí Referátu územní koncepce městské a krajinné zeleně - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>prodloužen termín pro podání přihlášek</t>
+    </r>
+  </si>
+  <si>
     <t>116/2026</t>
   </si>
   <si>
+    <t>Odbor veřejných zakázek</t>
+  </si>
+  <si>
     <t>117/2026</t>
   </si>
   <si>
     <t>118/2026</t>
   </si>
   <si>
+    <t>vedoucí Referátu soudních agend a speciálních dispozic s majetkem</t>
+  </si>
+  <si>
     <t>119/2026</t>
   </si>
   <si>
+    <t>asistent, ekonom</t>
+  </si>
+  <si>
     <t>120/2026</t>
   </si>
   <si>
+    <t>vedoucí Oddělení metodiky spisové sužby a předarchivní péče</t>
+  </si>
+  <si>
     <t>121/2026</t>
   </si>
   <si>
+    <t>referent pro rodinu</t>
+  </si>
+  <si>
     <t>122/2026</t>
   </si>
   <si>
     <t>123/2026</t>
   </si>
   <si>
     <t>124/2026</t>
   </si>
   <si>
     <t>125/2026</t>
   </si>
   <si>
     <t>126/2026</t>
   </si>
   <si>
     <t>127/2026</t>
   </si>
   <si>
     <t>128/2026</t>
   </si>
   <si>
     <t>129/2026</t>
   </si>
   <si>
     <t>130/2026</t>
@@ -1191,56 +1256,50 @@
     <t>152/2026</t>
   </si>
   <si>
     <t>153/2026</t>
   </si>
   <si>
     <t>154/2026</t>
   </si>
   <si>
     <t>155/2026</t>
   </si>
   <si>
     <t>156/2026</t>
   </si>
   <si>
     <t>157/2026</t>
   </si>
   <si>
     <t>158/2026</t>
   </si>
   <si>
     <t>159/2026</t>
   </si>
   <si>
     <t>160/2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>metodik účetnictví - prodloužen termín pro podání přihlášek</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -1851,53 +1910,53 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G164"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="99" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A97" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="2" topLeftCell="A117" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="bottomLeft" activeCell="H111" sqref="H111"/>
+      <selection pane="bottomLeft" activeCell="H125" sqref="H125"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="74.5703125" customWidth="1"/>
     <col min="4" max="4" width="38.7109375" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="20.5703125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="21" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2"/>
       <c r="B1" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
     </row>
     <row r="2" spans="1:7" s="3" customFormat="1" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
@@ -3478,51 +3537,51 @@
       </c>
       <c r="F80" s="19">
         <v>1</v>
       </c>
       <c r="G80" s="19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="81" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="19" t="s">
         <v>177</v>
       </c>
       <c r="C81" s="12" t="s">
         <v>47</v>
       </c>
       <c r="D81" s="12" t="s">
         <v>40</v>
       </c>
       <c r="E81" s="22">
         <v>46212</v>
       </c>
       <c r="F81" s="19">
         <v>18</v>
       </c>
       <c r="G81" s="19" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
     </row>
     <row r="82" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B82" s="19" t="s">
         <v>178</v>
       </c>
       <c r="C82" s="12" t="s">
         <v>114</v>
       </c>
       <c r="D82" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E82" s="22">
         <v>46218</v>
       </c>
       <c r="F82" s="19">
         <v>4</v>
       </c>
       <c r="G82" s="19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="83" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B83" s="19" t="s">
         <v>179</v>
@@ -3738,967 +3797,1196 @@
       </c>
       <c r="F93" s="24">
         <v>8</v>
       </c>
       <c r="G93" s="19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="94" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B94" s="19" t="s">
         <v>199</v>
       </c>
       <c r="C94" s="31" t="s">
         <v>200</v>
       </c>
       <c r="D94" s="12" t="s">
         <v>201</v>
       </c>
       <c r="E94" s="22">
         <v>46265</v>
       </c>
       <c r="F94" s="24">
         <v>5</v>
       </c>
       <c r="G94" s="19" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
     </row>
     <row r="95" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B95" s="19" t="s">
         <v>202</v>
       </c>
       <c r="C95" s="13" t="s">
         <v>203</v>
       </c>
       <c r="D95" s="12" t="s">
         <v>201</v>
       </c>
       <c r="E95" s="22">
         <v>46265</v>
       </c>
       <c r="F95" s="24">
         <v>1</v>
       </c>
       <c r="G95" s="19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B96" s="19" t="s">
         <v>204</v>
       </c>
       <c r="C96" s="29" t="s">
         <v>205</v>
       </c>
       <c r="D96" s="12" t="s">
         <v>60</v>
       </c>
       <c r="E96" s="22">
         <v>46272</v>
       </c>
       <c r="F96" s="19">
         <v>2</v>
       </c>
       <c r="G96" s="19" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
     </row>
     <row r="97" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B97" s="19" t="s">
         <v>206</v>
       </c>
       <c r="C97" s="13" t="s">
         <v>207</v>
       </c>
       <c r="D97" s="12" t="s">
         <v>60</v>
       </c>
       <c r="E97" s="22">
         <v>46251</v>
       </c>
       <c r="F97" s="19">
         <v>7</v>
       </c>
       <c r="G97" s="19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="98" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B98" s="19" t="s">
         <v>208</v>
       </c>
       <c r="C98" s="13" t="s">
         <v>209</v>
       </c>
       <c r="D98" s="12" t="s">
         <v>210</v>
       </c>
       <c r="E98" s="22">
         <v>46248</v>
       </c>
       <c r="F98" s="19">
         <v>6</v>
       </c>
       <c r="G98" s="19" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
     </row>
     <row r="99" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B99" s="19" t="s">
         <v>211</v>
       </c>
       <c r="C99" s="13" t="s">
         <v>212</v>
       </c>
       <c r="D99" s="12" t="s">
         <v>93</v>
       </c>
       <c r="E99" s="22">
         <v>46259</v>
       </c>
       <c r="F99" s="19">
         <v>8</v>
       </c>
       <c r="G99" s="19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="100" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B100" s="19" t="s">
         <v>213</v>
       </c>
       <c r="C100" s="13" t="s">
         <v>214</v>
       </c>
       <c r="D100" s="12" t="s">
         <v>102</v>
       </c>
       <c r="E100" s="22">
         <v>46267</v>
       </c>
       <c r="F100" s="19">
         <v>10</v>
       </c>
       <c r="G100" s="19" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
     </row>
     <row r="101" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B101" s="19" t="s">
         <v>215</v>
       </c>
       <c r="C101" s="13" t="s">
         <v>216</v>
       </c>
       <c r="D101" s="12" t="s">
         <v>45</v>
       </c>
       <c r="E101" s="22">
         <v>46266</v>
       </c>
       <c r="F101" s="19">
         <v>6</v>
       </c>
       <c r="G101" s="19" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
     </row>
     <row r="102" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B102" s="19" t="s">
         <v>217</v>
       </c>
       <c r="C102" s="13" t="s">
         <v>148</v>
       </c>
       <c r="D102" s="12" t="s">
         <v>19</v>
       </c>
       <c r="E102" s="22">
         <v>46262</v>
       </c>
       <c r="F102" s="19">
         <v>15</v>
       </c>
       <c r="G102" s="19" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="103" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="103" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B103" s="19" t="s">
         <v>218</v>
       </c>
       <c r="C103" s="13" t="s">
         <v>219</v>
       </c>
       <c r="D103" s="12" t="s">
         <v>40</v>
       </c>
       <c r="E103" s="22">
-        <v>46295</v>
+        <v>46326</v>
       </c>
       <c r="F103" s="19">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="G103" s="19" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
     </row>
     <row r="104" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B104" s="19" t="s">
         <v>220</v>
       </c>
       <c r="C104" s="30" t="s">
         <v>221</v>
       </c>
       <c r="D104" s="12" t="s">
         <v>60</v>
       </c>
       <c r="E104" s="22">
         <v>46267</v>
       </c>
       <c r="F104" s="19">
         <v>14</v>
       </c>
       <c r="G104" s="19" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="105" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B105" s="19" t="s">
         <v>222</v>
       </c>
       <c r="C105" s="13" t="s">
         <v>196</v>
       </c>
       <c r="D105" s="12" t="s">
         <v>197</v>
       </c>
       <c r="E105" s="22">
         <v>46274</v>
       </c>
       <c r="F105" s="19">
         <v>34</v>
       </c>
       <c r="G105" s="19" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
     </row>
     <row r="106" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B106" s="19" t="s">
         <v>223</v>
       </c>
       <c r="C106" s="13" t="s">
         <v>161</v>
       </c>
       <c r="D106" s="12" t="s">
         <v>224</v>
       </c>
       <c r="E106" s="22">
         <v>46267</v>
       </c>
       <c r="F106" s="19">
         <v>14</v>
       </c>
       <c r="G106" s="19" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
     </row>
     <row r="107" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B107" s="19" t="s">
         <v>225</v>
       </c>
       <c r="C107" s="13" t="s">
         <v>226</v>
       </c>
       <c r="D107" s="12" t="s">
         <v>86</v>
       </c>
       <c r="E107" s="22">
         <v>46269</v>
       </c>
       <c r="F107" s="19">
         <v>6</v>
       </c>
       <c r="G107" s="19" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
     </row>
     <row r="108" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B108" s="19" t="s">
         <v>227</v>
       </c>
       <c r="C108" s="32" t="s">
         <v>228</v>
       </c>
       <c r="D108" s="12" t="s">
         <v>174</v>
       </c>
       <c r="E108" s="22">
         <v>46276</v>
       </c>
       <c r="F108" s="19">
         <v>16</v>
       </c>
       <c r="G108" s="19" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
     </row>
     <row r="109" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B109" s="19" t="s">
         <v>229</v>
       </c>
       <c r="C109" s="32" t="s">
         <v>31</v>
       </c>
       <c r="D109" s="12" t="s">
         <v>64</v>
       </c>
       <c r="E109" s="22">
         <v>46280</v>
       </c>
       <c r="F109" s="19">
         <v>9</v>
       </c>
       <c r="G109" s="19" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
     </row>
     <row r="110" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B110" s="19" t="s">
         <v>230</v>
       </c>
       <c r="C110" s="32" t="s">
-        <v>286</v>
+        <v>231</v>
       </c>
       <c r="D110" s="32" t="s">
         <v>60</v>
       </c>
       <c r="E110" s="22">
-        <v>46295</v>
+        <v>46309</v>
       </c>
       <c r="F110" s="19">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G110" s="19" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
     </row>
     <row r="111" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B111" s="19" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C111" s="32" t="s">
-        <v>285</v>
+        <v>233</v>
       </c>
       <c r="D111" s="32" t="s">
         <v>32</v>
       </c>
       <c r="E111" s="22">
         <v>46288</v>
       </c>
       <c r="F111" s="24">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="G111" s="19" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
     </row>
     <row r="112" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B112" s="19" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-      <c r="G112" s="24"/>
+        <v>234</v>
+      </c>
+      <c r="C112" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="D112" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="E112" s="22">
+        <v>46303</v>
+      </c>
+      <c r="F112" s="24">
+        <v>5</v>
+      </c>
+      <c r="G112" s="19" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="113" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B113" s="19" t="s">
-        <v>233</v>
-[...7 lines deleted...]
-    <row r="114" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>235</v>
+      </c>
+      <c r="C113" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="D113" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="E113" s="22">
+        <v>46307</v>
+      </c>
+      <c r="F113" s="19">
+        <v>6</v>
+      </c>
+      <c r="G113" s="19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="114" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B114" s="19" t="s">
-        <v>234</v>
-[...7 lines deleted...]
-    <row r="115" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>237</v>
+      </c>
+      <c r="C114" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="D114" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="E114" s="22">
+        <v>46317</v>
+      </c>
+      <c r="F114" s="19">
+        <v>12</v>
+      </c>
+      <c r="G114" s="19" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="115" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B115" s="19" t="s">
-        <v>235</v>
-[...7 lines deleted...]
-    <row r="116" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>238</v>
+      </c>
+      <c r="C115" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="D115" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="E115" s="22">
+        <v>46318</v>
+      </c>
+      <c r="F115" s="19">
+        <v>2</v>
+      </c>
+      <c r="G115" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="116" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B116" s="19" t="s">
-        <v>236</v>
-[...7 lines deleted...]
-    <row r="117" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>240</v>
+      </c>
+      <c r="C116" s="13" t="s">
+        <v>241</v>
+      </c>
+      <c r="D116" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="E116" s="22">
+        <v>46342</v>
+      </c>
+      <c r="F116" s="19">
+        <v>8</v>
+      </c>
+      <c r="G116" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="117" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B117" s="19" t="s">
-        <v>237</v>
-[...7 lines deleted...]
-    <row r="118" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>242</v>
+      </c>
+      <c r="C117" s="13" t="s">
+        <v>243</v>
+      </c>
+      <c r="D117" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="E117" s="22">
+        <v>46317</v>
+      </c>
+      <c r="F117" s="19">
+        <v>8</v>
+      </c>
+      <c r="G117" s="19" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="118" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B118" s="19" t="s">
-        <v>238</v>
-[...7 lines deleted...]
-    <row r="119" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>244</v>
+      </c>
+      <c r="C118" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="D118" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E118" s="22">
+        <v>46321</v>
+      </c>
+      <c r="F118" s="19">
+        <v>50</v>
+      </c>
+      <c r="G118" s="19" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="119" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B119" s="19" t="s">
-        <v>239</v>
-[...7 lines deleted...]
-    <row r="120" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>246</v>
+      </c>
+      <c r="C119" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="D119" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E119" s="22">
+        <v>46336</v>
+      </c>
+      <c r="F119" s="19">
+        <v>4</v>
+      </c>
+      <c r="G119" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="120" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B120" s="19" t="s">
-        <v>240</v>
-[...7 lines deleted...]
-    <row r="121" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>248</v>
+      </c>
+      <c r="C120" s="13" t="s">
+        <v>241</v>
+      </c>
+      <c r="D120" s="12" t="s">
+        <v>249</v>
+      </c>
+      <c r="E120" s="22">
+        <v>46342</v>
+      </c>
+      <c r="F120" s="19">
+        <v>5</v>
+      </c>
+      <c r="G120" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="121" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B121" s="19" t="s">
-        <v>241</v>
-[...7 lines deleted...]
-    <row r="122" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>250</v>
+      </c>
+      <c r="C121" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="D121" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="E121" s="22">
+        <v>46324</v>
+      </c>
+      <c r="F121" s="19">
+        <v>2</v>
+      </c>
+      <c r="G121" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="122" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B122" s="19" t="s">
-        <v>242</v>
-[...7 lines deleted...]
-    <row r="123" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>251</v>
+      </c>
+      <c r="C122" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="D122" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E122" s="22">
+        <v>46314</v>
+      </c>
+      <c r="F122" s="19">
+        <v>1</v>
+      </c>
+      <c r="G122" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="123" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B123" s="19" t="s">
-        <v>243</v>
-[...7 lines deleted...]
-    <row r="124" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>253</v>
+      </c>
+      <c r="C123" s="13" t="s">
+        <v>254</v>
+      </c>
+      <c r="D123" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="E123" s="22">
+        <v>46315</v>
+      </c>
+      <c r="F123" s="19">
+        <v>25</v>
+      </c>
+      <c r="G123" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="124" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B124" s="19" t="s">
-        <v>244</v>
-[...7 lines deleted...]
-    <row r="125" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>255</v>
+      </c>
+      <c r="C124" s="13" t="s">
+        <v>256</v>
+      </c>
+      <c r="D124" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="E124" s="22">
+        <v>46335</v>
+      </c>
+      <c r="F124" s="19">
+        <v>1</v>
+      </c>
+      <c r="G124" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="125" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B125" s="19" t="s">
-        <v>245</v>
-[...7 lines deleted...]
-    <row r="126" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>257</v>
+      </c>
+      <c r="C125" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="D125" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E125" s="22">
+        <v>46337</v>
+      </c>
+      <c r="F125" s="19">
+        <v>5</v>
+      </c>
+      <c r="G125" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="126" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B126" s="19" t="s">
-        <v>246</v>
-[...7 lines deleted...]
-    <row r="127" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>259</v>
+      </c>
+      <c r="C126" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D126" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="E126" s="22">
+        <v>46342</v>
+      </c>
+      <c r="F126" s="19">
+        <v>1</v>
+      </c>
+      <c r="G126" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="127" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B127" s="19" t="s">
-        <v>247</v>
-[...7 lines deleted...]
-    <row r="128" spans="2:7" ht="15" x14ac:dyDescent="0.2">
+        <v>260</v>
+      </c>
+      <c r="C127" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D127" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="E127" s="22">
+        <v>46349</v>
+      </c>
+      <c r="F127" s="19">
+        <v>0</v>
+      </c>
+      <c r="G127" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="128" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B128" s="19" t="s">
-        <v>248</v>
-[...5 lines deleted...]
-      <c r="G128" s="24"/>
+        <v>261</v>
+      </c>
+      <c r="C128" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D128" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E128" s="22">
+        <v>46345</v>
+      </c>
+      <c r="F128" s="19">
+        <v>0</v>
+      </c>
+      <c r="G128" s="19" t="s">
+        <v>72</v>
+      </c>
     </row>
     <row r="129" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B129" s="19" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-      <c r="G129" s="24"/>
+        <v>262</v>
+      </c>
+      <c r="C129" s="13"/>
+      <c r="D129" s="12"/>
+      <c r="E129" s="22"/>
+      <c r="F129" s="19"/>
+      <c r="G129" s="19"/>
     </row>
     <row r="130" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B130" s="19" t="s">
-        <v>250</v>
-[...5 lines deleted...]
-      <c r="G130" s="24"/>
+        <v>263</v>
+      </c>
+      <c r="C130" s="13"/>
+      <c r="D130" s="12"/>
+      <c r="E130" s="22"/>
+      <c r="F130" s="19"/>
+      <c r="G130" s="19"/>
     </row>
     <row r="131" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B131" s="19" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-      <c r="G131" s="24"/>
+        <v>264</v>
+      </c>
+      <c r="C131" s="13"/>
+      <c r="D131" s="12"/>
+      <c r="E131" s="22"/>
+      <c r="F131" s="19"/>
+      <c r="G131" s="19"/>
     </row>
     <row r="132" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B132" s="19" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-      <c r="G132" s="24"/>
+        <v>265</v>
+      </c>
+      <c r="C132" s="13"/>
+      <c r="D132" s="12"/>
+      <c r="E132" s="22"/>
+      <c r="F132" s="19"/>
+      <c r="G132" s="19"/>
     </row>
     <row r="133" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B133" s="19" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-      <c r="G133" s="24"/>
+        <v>266</v>
+      </c>
+      <c r="C133" s="13"/>
+      <c r="D133" s="12"/>
+      <c r="E133" s="22"/>
+      <c r="F133" s="19"/>
+      <c r="G133" s="19"/>
     </row>
     <row r="134" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B134" s="19" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-      <c r="G134" s="24"/>
+        <v>267</v>
+      </c>
+      <c r="C134" s="13"/>
+      <c r="D134" s="12"/>
+      <c r="E134" s="22"/>
+      <c r="F134" s="19"/>
+      <c r="G134" s="19"/>
     </row>
     <row r="135" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B135" s="19" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-      <c r="G135" s="24"/>
+        <v>268</v>
+      </c>
+      <c r="C135" s="13"/>
+      <c r="D135" s="12"/>
+      <c r="E135" s="22"/>
+      <c r="F135" s="19"/>
+      <c r="G135" s="19"/>
     </row>
     <row r="136" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B136" s="19" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
       <c r="C136" s="11"/>
       <c r="D136" s="11"/>
       <c r="E136" s="24"/>
       <c r="F136" s="24"/>
       <c r="G136" s="24"/>
     </row>
     <row r="137" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B137" s="19" t="s">
-        <v>257</v>
+        <v>270</v>
       </c>
       <c r="C137" s="11"/>
       <c r="D137" s="11"/>
       <c r="E137" s="24"/>
       <c r="F137" s="24"/>
       <c r="G137" s="24"/>
     </row>
     <row r="138" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B138" s="19" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
       <c r="C138" s="11"/>
       <c r="D138" s="11"/>
       <c r="E138" s="24"/>
       <c r="F138" s="24"/>
       <c r="G138" s="24"/>
     </row>
     <row r="139" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B139" s="19" t="s">
-        <v>259</v>
+        <v>272</v>
       </c>
       <c r="C139" s="11"/>
       <c r="D139" s="11"/>
       <c r="E139" s="24"/>
       <c r="F139" s="24"/>
       <c r="G139" s="24"/>
     </row>
     <row r="140" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B140" s="19" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="C140" s="11"/>
       <c r="D140" s="11"/>
       <c r="E140" s="24"/>
       <c r="F140" s="24"/>
       <c r="G140" s="24"/>
     </row>
     <row r="141" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B141" s="19" t="s">
-        <v>261</v>
+        <v>274</v>
       </c>
       <c r="C141" s="11"/>
       <c r="D141" s="11"/>
       <c r="E141" s="24"/>
       <c r="F141" s="24"/>
       <c r="G141" s="24"/>
     </row>
     <row r="142" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B142" s="19" t="s">
-        <v>262</v>
+        <v>275</v>
       </c>
       <c r="C142" s="11"/>
       <c r="D142" s="11"/>
       <c r="E142" s="24"/>
       <c r="F142" s="24"/>
       <c r="G142" s="24"/>
     </row>
     <row r="143" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B143" s="19" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="C143" s="11"/>
       <c r="D143" s="11"/>
       <c r="E143" s="24"/>
       <c r="F143" s="24"/>
       <c r="G143" s="24"/>
     </row>
     <row r="144" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B144" s="19" t="s">
-        <v>264</v>
+        <v>277</v>
       </c>
       <c r="C144" s="11"/>
       <c r="D144" s="11"/>
       <c r="E144" s="24"/>
       <c r="F144" s="24"/>
       <c r="G144" s="24"/>
     </row>
     <row r="145" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B145" s="19" t="s">
-        <v>265</v>
+        <v>278</v>
       </c>
       <c r="C145" s="11"/>
       <c r="D145" s="11"/>
       <c r="E145" s="24"/>
       <c r="F145" s="24"/>
       <c r="G145" s="24"/>
     </row>
     <row r="146" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B146" s="19" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="C146" s="11"/>
       <c r="D146" s="11"/>
       <c r="E146" s="24"/>
       <c r="F146" s="24"/>
       <c r="G146" s="24"/>
     </row>
     <row r="147" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B147" s="19" t="s">
-        <v>267</v>
+        <v>280</v>
       </c>
       <c r="C147" s="11"/>
       <c r="D147" s="11"/>
       <c r="E147" s="24"/>
       <c r="F147" s="24"/>
       <c r="G147" s="24"/>
     </row>
     <row r="148" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B148" s="19" t="s">
-        <v>268</v>
+        <v>281</v>
       </c>
       <c r="C148" s="11"/>
       <c r="D148" s="11"/>
       <c r="E148" s="24"/>
       <c r="F148" s="24"/>
       <c r="G148" s="24"/>
     </row>
     <row r="149" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B149" s="19" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
       <c r="C149" s="11"/>
       <c r="D149" s="11"/>
       <c r="E149" s="24"/>
       <c r="F149" s="24"/>
       <c r="G149" s="24"/>
     </row>
     <row r="150" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B150" s="19" t="s">
-        <v>270</v>
+        <v>283</v>
       </c>
       <c r="C150" s="11"/>
       <c r="D150" s="11"/>
       <c r="E150" s="24"/>
       <c r="F150" s="24"/>
       <c r="G150" s="24"/>
     </row>
     <row r="151" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B151" s="19" t="s">
-        <v>271</v>
+        <v>284</v>
       </c>
       <c r="C151" s="11"/>
       <c r="D151" s="11"/>
       <c r="E151" s="24"/>
       <c r="F151" s="24"/>
       <c r="G151" s="24"/>
     </row>
     <row r="152" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B152" s="19" t="s">
-        <v>272</v>
+        <v>285</v>
       </c>
       <c r="C152" s="11"/>
       <c r="D152" s="11"/>
       <c r="E152" s="24"/>
       <c r="F152" s="24"/>
       <c r="G152" s="24"/>
     </row>
     <row r="153" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B153" s="19" t="s">
-        <v>273</v>
+        <v>286</v>
       </c>
       <c r="C153" s="11"/>
       <c r="D153" s="11"/>
       <c r="E153" s="24"/>
       <c r="F153" s="24"/>
       <c r="G153" s="24"/>
     </row>
     <row r="154" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B154" s="19" t="s">
-        <v>274</v>
+        <v>287</v>
       </c>
       <c r="C154" s="11"/>
       <c r="D154" s="11"/>
       <c r="E154" s="24"/>
       <c r="F154" s="24"/>
       <c r="G154" s="24"/>
     </row>
     <row r="155" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B155" s="19" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="C155" s="11"/>
       <c r="D155" s="11"/>
       <c r="E155" s="24"/>
       <c r="F155" s="24"/>
       <c r="G155" s="24"/>
     </row>
     <row r="156" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B156" s="19" t="s">
-        <v>276</v>
+        <v>289</v>
       </c>
       <c r="C156" s="11"/>
       <c r="D156" s="11"/>
       <c r="E156" s="24"/>
       <c r="F156" s="24"/>
       <c r="G156" s="24"/>
     </row>
     <row r="157" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B157" s="19" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="C157" s="11"/>
       <c r="D157" s="11"/>
       <c r="E157" s="24"/>
       <c r="F157" s="24"/>
       <c r="G157" s="24"/>
     </row>
     <row r="158" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B158" s="19" t="s">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="C158" s="11"/>
       <c r="D158" s="11"/>
       <c r="E158" s="24"/>
       <c r="F158" s="24"/>
       <c r="G158" s="24"/>
     </row>
     <row r="159" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B159" s="19" t="s">
-        <v>279</v>
+        <v>292</v>
       </c>
       <c r="C159" s="11"/>
       <c r="D159" s="11"/>
       <c r="E159" s="24"/>
       <c r="F159" s="24"/>
       <c r="G159" s="24"/>
     </row>
     <row r="160" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B160" s="19" t="s">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="C160" s="11"/>
       <c r="D160" s="11"/>
       <c r="E160" s="24"/>
       <c r="F160" s="24"/>
       <c r="G160" s="24"/>
     </row>
     <row r="161" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B161" s="19" t="s">
-        <v>281</v>
+        <v>294</v>
       </c>
       <c r="C161" s="11"/>
       <c r="D161" s="11"/>
       <c r="E161" s="24"/>
       <c r="F161" s="24"/>
       <c r="G161" s="24"/>
     </row>
     <row r="162" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B162" s="19" t="s">
-        <v>282</v>
+        <v>295</v>
       </c>
       <c r="C162" s="11"/>
       <c r="D162" s="11"/>
       <c r="E162" s="24"/>
       <c r="F162" s="24"/>
       <c r="G162" s="24"/>
     </row>
     <row r="163" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B163" s="19" t="s">
-        <v>283</v>
+        <v>296</v>
       </c>
       <c r="C163" s="11"/>
       <c r="D163" s="11"/>
       <c r="E163" s="24"/>
       <c r="F163" s="24"/>
       <c r="G163" s="24"/>
     </row>
     <row r="164" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B164" s="19" t="s">
-        <v>284</v>
+        <v>297</v>
       </c>
       <c r="C164" s="11"/>
       <c r="D164" s="11"/>
       <c r="E164" s="24"/>
       <c r="F164" s="24"/>
       <c r="G164" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:G1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" scale="22" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_dlc_DocId xmlns="64c94459-a6c5-4cf5-89c0-115a7989494d">MMB0-614764344-186678</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="64c94459-a6c5-4cf5-89c0-115a7989494d">
       <Url>https://mmbonline.sharepoint.com/PO/_layouts/15/DocIdRedir.aspx?ID=MMB0-614764344-186678</Url>
       <Description>MMB0-614764344-186678</Description>
     </_dlc_DocIdUrl>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1b697df1-33ef-48b3-80f1-7bc5cc96b25a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="64c94459-a6c5-4cf5-89c0-115a7989494d" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010035EED0651334EC488E7FE7DFBF9B904D" ma:contentTypeVersion="15" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="4deace082880dfc5703969006fcfa448">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="64c94459-a6c5-4cf5-89c0-115a7989494d" xmlns:ns3="1b697df1-33ef-48b3-80f1-7bc5cc96b25a" xmlns:ns4="107ea3ff-ebed-4698-b54c-04cca22f4541" xmlns:ns5="352852a3-b0f9-446f-ba6d-2dabd10762bb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fc5a53f2223880c6181aa307a2d88644" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="64c94459-a6c5-4cf5-89c0-115a7989494d"/>
     <xsd:import namespace="1b697df1-33ef-48b3-80f1-7bc5cc96b25a"/>
     <xsd:import namespace="107ea3ff-ebed-4698-b54c-04cca22f4541"/>
     <xsd:import namespace="352852a3-b0f9-446f-ba6d-2dabd10762bb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns5:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -4916,144 +5204,102 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...46 lines deleted...]
-</spe:Receivers>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78B16EB6-163E-4306-87F2-CE60C937415F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4D32867-12A7-4962-9E81-3C37F080172F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACC7736E-83A5-4258-9662-D63F9BBFD8D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="352852a3-b0f9-446f-ba6d-2dabd10762bb"/>
     <ds:schemaRef ds:uri="64c94459-a6c5-4cf5-89c0-115a7989494d"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="107ea3ff-ebed-4698-b54c-04cca22f4541"/>
     <ds:schemaRef ds:uri="1b697df1-33ef-48b3-80f1-7bc5cc96b25a"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78B16EB6-163E-4306-87F2-CE60C937415F}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5FEA099-5113-49EA-90F5-B972752D36EB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="64c94459-a6c5-4cf5-89c0-115a7989494d"/>
+    <ds:schemaRef ds:uri="1b697df1-33ef-48b3-80f1-7bc5cc96b25a"/>
+    <ds:schemaRef ds:uri="107ea3ff-ebed-4698-b54c-04cca22f4541"/>
+    <ds:schemaRef ds:uri="352852a3-b0f9-446f-ba6d-2dabd10762bb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>List1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
@@ -5089,27 +5335,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>978426dc-e2fc-4471-9f5e-003f72b091ef</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_eb72e71a-0337-4d1e-967d-ec00aa6bf4cf_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_eb72e71a-0337-4d1e-967d-ec00aa6bf4cf_SetDate">
     <vt:lpwstr>2023-12-12T14:47:51Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_eb72e71a-0337-4d1e-967d-ec00aa6bf4cf_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_eb72e71a-0337-4d1e-967d-ec00aa6bf4cf_Name">
     <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_eb72e71a-0337-4d1e-967d-ec00aa6bf4cf_SiteId">
     <vt:lpwstr>b804e519-1cc6-497d-a95f-e00204c038ee</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_eb72e71a-0337-4d1e-967d-ec00aa6bf4cf_ActionId">
     <vt:lpwstr>fc7a7a8b-c26d-42ff-8844-d03c600091a8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_eb72e71a-0337-4d1e-967d-ec00aa6bf4cf_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>